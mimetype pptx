--- v0 (2025-10-31)
+++ v1 (2026-11-05)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483748" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="260" r:id="rId3"/>
     <p:sldId id="266" r:id="rId4"/>
     <p:sldId id="264" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -129,121 +129,124 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns=""/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
-        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
-        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
-      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="72" d="100"/>
-          <a:sy n="72" d="100"/>
+          <a:sx n="113" d="100"/>
+          <a:sy n="113" d="100"/>
         </p:scale>
-        <p:origin x="660" y="78"/>
+        <p:origin x="-426" y="-96"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="3840"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="73736200" cy="73736200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -458,138 +461,140 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B85CCF98-2B3D-43F0-83A5-4B35556C925F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B85CCF98-2B3D-43F0-83A5-4B35556C925F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="488419" y="205428"/>
             <a:ext cx="5079365" cy="761905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2529109631"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2529109631"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Panoramic Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -769,102 +774,104 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1739667458"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1739667458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Title and Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -963,102 +970,104 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="141834281"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="141834281"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Quote with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1231,92 +1240,94 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="898295" y="971253"/>
             <a:ext cx="801912" cy="1969770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -1370,51 +1381,51 @@
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="12200" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1257477033"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1257477033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Name Card">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1563,102 +1574,104 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2290773442"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2290773442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="3 Column">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2173,102 +2186,104 @@
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204602916"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1204602916"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="3 Picture Column">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3020,102 +3035,104 @@
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="422155559"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="422155559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3190,102 +3207,104 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4007212055"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="4007212055"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3370,102 +3389,104 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3125987676"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3125987676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3540,138 +3561,140 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F12D32C-3955-47B2-8C3A-F19E9061D5DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1F12D32C-3955-47B2-8C3A-F19E9061D5DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="122660" y="6340248"/>
             <a:ext cx="2973238" cy="445986"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="121456209"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="121456209"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3820,102 +3843,104 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="16679562"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="16679562"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4112,102 +4137,104 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3706070010"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3706070010"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4550,102 +4577,104 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3086461166"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3086461166"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4668,197 +4697,201 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2190481960"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2190481960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="902027996"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="902027996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5042,102 +5075,104 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2942300168"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2942300168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5317,179 +5352,181 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="425555022"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="425555022"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1003">
         <a:schemeClr val="bg2"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId19">
+          <a:blip r:embed="rId19" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="3613"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2669685"/>
             <a:ext cx="4037012" cy="4188315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId20">
+          <a:blip r:embed="rId20" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="35640"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2892347"/>
             <a:ext cx="1522412" cy="2365453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Oval 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8609012" y="1676400"/>
@@ -5534,83 +5571,83 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId21">
+          <a:blip r:embed="rId21" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="28813"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7999412" y="0"/>
             <a:ext cx="1603387" cy="1141407"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId22">
+          <a:blip r:embed="rId22" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect b="23320"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8609012" y="6096000"/>
             <a:ext cx="993734" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10437812" y="0"/>
@@ -5750,51 +5787,52 @@
           <a:xfrm rot="5400000">
             <a:off x="10155639" y="1790701"/>
             <a:ext cx="990599" cy="304799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                     <a:alpha val="60000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{212DDD56-B897-44F2-9975-2EF951B7DD1A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/17/2020</a:t>
+              <a:pPr/>
+              <a:t>10/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8951573" y="3225297"/>
             <a:ext cx="3859795" cy="304801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5829,60 +5867,61 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10352540" y="295729"/>
             <a:ext cx="838199" cy="767687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="2800" b="0" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C31E436-BCA0-4A1A-AE83-F4AC7D59EE83}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1882757125"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1882757125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483749" r:id="rId1"/>
     <p:sldLayoutId id="2147483750" r:id="rId2"/>
     <p:sldLayoutId id="2147483751" r:id="rId3"/>
     <p:sldLayoutId id="2147483752" r:id="rId4"/>
     <p:sldLayoutId id="2147483753" r:id="rId5"/>
     <p:sldLayoutId id="2147483754" r:id="rId6"/>
     <p:sldLayoutId id="2147483755" r:id="rId7"/>
     <p:sldLayoutId id="2147483756" r:id="rId8"/>
     <p:sldLayoutId id="2147483757" r:id="rId9"/>
     <p:sldLayoutId id="2147483758" r:id="rId10"/>
     <p:sldLayoutId id="2147483759" r:id="rId11"/>
     <p:sldLayoutId id="2147483760" r:id="rId12"/>
     <p:sldLayoutId id="2147483761" r:id="rId13"/>
     <p:sldLayoutId id="2147483762" r:id="rId14"/>
     <p:sldLayoutId id="2147483763" r:id="rId15"/>
     <p:sldLayoutId id="2147483764" r:id="rId16"/>
     <p:sldLayoutId id="2147483765" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
@@ -6310,183 +6349,191 @@
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="6800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ЕЛЕМЕНТИ ТЕЛЕКОМУНИКАЦИОНЕ ЕКОНОМИКЕ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Subtitle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B58A5190-BC2B-49D6-ACD9-57FAE67BA037}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B58A5190-BC2B-49D6-ACD9-57FAE67BA037}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1154954" y="5257848"/>
             <a:ext cx="9990124" cy="380952"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ИЗБОРНИ ПРЕДМЕТ – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>viii </a:t>
+              <a:t>IV</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>СЕМЕСТАР, модул: ТЕЛЕКОМУНИКАЦИОНИ САОБРАЋАЈ</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2024806066"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2024806066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C88CB583-5A60-4701-84D6-0B97184D2F6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C88CB583-5A60-4701-84D6-0B97184D2F6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="646111" y="452718"/>
             <a:ext cx="9404723" cy="952012"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="3300" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Елементи телекомуникационе економике</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3300" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED1874C0-ECF7-4B1E-AEB0-F663657BB926}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ED1874C0-ECF7-4B1E-AEB0-F663657BB926}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1103312" y="1630018"/>
             <a:ext cx="8946541" cy="4618382"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1200"/>
@@ -6595,125 +6642,125 @@
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1996354326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1996354326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C88CB583-5A60-4701-84D6-0B97184D2F6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C88CB583-5A60-4701-84D6-0B97184D2F6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="646111" y="452718"/>
             <a:ext cx="9404723" cy="952012"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="3300" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Елементи телекомуникационе економике</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="3300" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED1874C0-ECF7-4B1E-AEB0-F663657BB926}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ED1874C0-ECF7-4B1E-AEB0-F663657BB926}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1103312" y="1630018"/>
             <a:ext cx="8946541" cy="4618382"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Током наставе обрађују се следеће теме:</a:t>
@@ -6837,125 +6884,125 @@
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278518554"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="4278518554"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C88CB583-5A60-4701-84D6-0B97184D2F6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C88CB583-5A60-4701-84D6-0B97184D2F6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="646111" y="452718"/>
             <a:ext cx="9404723" cy="952012"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Литература и наставници</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED1874C0-ECF7-4B1E-AEB0-F663657BB926}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ED1874C0-ECF7-4B1E-AEB0-F663657BB926}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1103312" y="1630018"/>
             <a:ext cx="8946541" cy="4618382"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="300"/>
@@ -7022,246 +7069,302 @@
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>За додатне информације и сва питања студенти се могу обратити предметним наставницима:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0F6FC6"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="sr-Cyrl-RS" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>др </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sr-Cyrl-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>др Јелица Петровић-Вујачић</a:t>
+              <a:t>Снежана Каплановић</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>, редовни професор, кабинет 006, </a:t>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>редовни </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>професор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, кабинет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>006</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>	e-mail: </a:t>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>e-mail</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>j.petrovic@sf.bg.ac.rs</a:t>
+              <a:t>s.kaplanovic@sf.bg.ac.rs</a:t>
             </a:r>
             <a:endParaRPr lang="sr-Cyrl-RS" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0F6FC6"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>др Снежана Каплановић</a:t>
+              <a:t>др Марко Миљковић</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>, ванредни професор, кабинет 06, </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sr-Latn-RS" dirty="0">
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>	e-mail: </a:t>
-[...24 lines deleted...]
-            </a:pPr>
+              <a:t>ванредни професор, </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>	</a:t>
-[...15 lines deleted...]
-              <a:t>, асистент, кабинет </a:t>
+              <a:t>кабинет </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>513</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>						e-mail: 	</a:t>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>e-mail</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: 	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>m.miljkovic@sf.bg.ac.rs</a:t>
             </a:r>
             <a:endParaRPr lang="sr-Cyrl-RS" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0F6FC6"/>
               </a:buClr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="sr-Cyrl-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2605333355"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2605333355"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ion">
   <a:themeElements>
     <a:clrScheme name="Blue">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="17406D"/>
@@ -7274,86 +7377,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="009DD9"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="0BD0D9"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="10CF9B"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="7CCA62"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="A5C249"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="F49100"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="85DFD0"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Ion">
       <a:majorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Century Gothic"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Century Gothic"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7490,96 +7593,87 @@
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="62000"/>
                 <a:hueMod val="108000"/>
                 <a:satMod val="164000"/>
                 <a:lumMod val="69000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="96000"/>
                 <a:hueMod val="90000"/>
                 <a:satMod val="130000"/>
                 <a:lumMod val="134000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:stretch/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion" id="{B8441ADB-2E43-4AF7-B97A-BD870242C6A8}" vid="{BACC050B-8757-4460-95D8-E37B46A6B421}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Ion" id="{B8441ADB-2E43-4AF7-B97A-BD870242C6A8}" vid="{BACC050B-8757-4460-95D8-E37B46A6B421}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Ion</Template>
   <TotalTime></TotalTime>
-  <Words>334</Words>
+  <Words>61</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>30</Paragraphs>
+  <PresentationFormat>Custom</PresentationFormat>
+  <Paragraphs>29</Paragraphs>
   <Slides>4</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Wingdings 3</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Ion</vt:lpstr>
       <vt:lpstr>ЕЛЕМЕНТИ ТЕЛЕКОМУНИКАЦИОНЕ ЕКОНОМИКЕ</vt:lpstr>
       <vt:lpstr>Елементи телекомуникационе економике</vt:lpstr>
       <vt:lpstr>Елементи телекомуникационе економике</vt:lpstr>
       <vt:lpstr>Литература и наставници</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INŽENJERSKA EKONOMIJA</dc:title>
   <dc:creator>Marko Miljkovic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>