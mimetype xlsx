--- v2 (2026-04-17)
+++ v3 (2026-08-08)
@@ -1,174 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marko\Desktop\rezultati kolokvijuma\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marko\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{82934CD4-5B22-4A7D-82E0-EECBB8256DA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8E5B8AE-9566-42A0-870F-BE01D1B35E53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="09.03.2026." sheetId="2" r:id="rId1"/>
+    <sheet name="08.07.2026." sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'09.03.2026.'!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'08.07.2026.'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G4" i="2" l="1"/>
   <c r="G6" i="2"/>
-  <c r="G8" i="2"/>
   <c r="G13" i="2"/>
   <c r="G15" i="2"/>
-  <c r="G16" i="2"/>
   <c r="G19" i="2"/>
   <c r="G27" i="2"/>
-  <c r="G30" i="2"/>
   <c r="G32" i="2"/>
   <c r="G34" i="2"/>
   <c r="G35" i="2"/>
-  <c r="G40" i="2"/>
   <c r="G41" i="2"/>
-  <c r="G42" i="2"/>
   <c r="G43" i="2"/>
   <c r="F3" i="2"/>
   <c r="G3" i="2" s="1"/>
   <c r="F4" i="2"/>
   <c r="F5" i="2"/>
   <c r="G5" i="2" s="1"/>
   <c r="F6" i="2"/>
   <c r="F7" i="2"/>
   <c r="G7" i="2" s="1"/>
   <c r="F8" i="2"/>
+  <c r="G8" i="2" s="1"/>
   <c r="F9" i="2"/>
   <c r="G9" i="2" s="1"/>
   <c r="F10" i="2"/>
   <c r="G10" i="2" s="1"/>
   <c r="F11" i="2"/>
   <c r="G11" i="2" s="1"/>
   <c r="F12" i="2"/>
   <c r="G12" i="2" s="1"/>
   <c r="F13" i="2"/>
   <c r="F14" i="2"/>
   <c r="G14" i="2" s="1"/>
   <c r="F15" i="2"/>
   <c r="F16" i="2"/>
+  <c r="G16" i="2" s="1"/>
   <c r="F17" i="2"/>
   <c r="G17" i="2" s="1"/>
   <c r="F18" i="2"/>
   <c r="G18" i="2" s="1"/>
   <c r="F19" i="2"/>
   <c r="F20" i="2"/>
   <c r="G20" i="2" s="1"/>
   <c r="F21" i="2"/>
   <c r="G21" i="2" s="1"/>
   <c r="F22" i="2"/>
   <c r="G22" i="2" s="1"/>
   <c r="F23" i="2"/>
   <c r="G23" i="2" s="1"/>
   <c r="F24" i="2"/>
   <c r="G24" i="2" s="1"/>
   <c r="F25" i="2"/>
   <c r="G25" i="2" s="1"/>
   <c r="F26" i="2"/>
   <c r="G26" i="2" s="1"/>
   <c r="F27" i="2"/>
   <c r="F28" i="2"/>
   <c r="G28" i="2" s="1"/>
   <c r="F29" i="2"/>
   <c r="G29" i="2" s="1"/>
   <c r="F30" i="2"/>
+  <c r="G30" i="2" s="1"/>
   <c r="F31" i="2"/>
   <c r="G31" i="2" s="1"/>
   <c r="F32" i="2"/>
   <c r="F33" i="2"/>
   <c r="G33" i="2" s="1"/>
   <c r="F34" i="2"/>
   <c r="F35" i="2"/>
   <c r="F36" i="2"/>
   <c r="G36" i="2" s="1"/>
   <c r="F37" i="2"/>
   <c r="G37" i="2" s="1"/>
   <c r="F38" i="2"/>
   <c r="G38" i="2" s="1"/>
   <c r="F39" i="2"/>
   <c r="G39" i="2" s="1"/>
   <c r="F40" i="2"/>
+  <c r="G40" i="2" s="1"/>
   <c r="F41" i="2"/>
   <c r="F42" i="2"/>
+  <c r="G42" i="2" s="1"/>
   <c r="F43" i="2"/>
   <c r="F2" i="2"/>
   <c r="G2" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="103">
   <si>
     <t>ЛО230216</t>
   </si>
   <si>
     <t>Андрић Бојана</t>
   </si>
   <si>
     <t>ЛО230221</t>
   </si>
   <si>
     <t>Андрић Лука</t>
   </si>
   <si>
     <t>ЛО190214</t>
   </si>
   <si>
     <t>Анђелић Анђела</t>
   </si>
   <si>
     <t>ЛО230207</t>
   </si>
   <si>
     <t>Бабић Филип</t>
   </si>
   <si>
@@ -423,193 +423,203 @@
   <si>
     <t>Рок</t>
   </si>
   <si>
     <t>Упис</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>*I део су положили студенти са 21 и више поена</t>
   </si>
   <si>
     <t>*II део су положили студенти са 21 и више поена</t>
   </si>
   <si>
     <t>23.02.2026.</t>
   </si>
   <si>
     <t>Снежана Каплановић</t>
   </si>
   <si>
     <t>Марко Миљковић</t>
   </si>
   <si>
-    <t>није уписано</t>
-[...1 lines deleted...]
-  <si>
     <t>уписано</t>
   </si>
   <si>
     <t>09.03.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -902,1245 +912,1300 @@
       <c r="C1" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>87</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>89</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>90</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>91</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8">
         <v>20</v>
       </c>
       <c r="D2" s="8">
         <v>33</v>
       </c>
       <c r="E2" s="8">
         <v>38</v>
       </c>
       <c r="F2" s="8">
         <f t="shared" ref="F2:F43" si="0">+C2+D2+E2</f>
         <v>91</v>
       </c>
       <c r="G2" s="8">
         <f t="shared" ref="G2:G43" si="1">+IF(D2&gt;=21,IF(E2&gt;=21,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6,FALSE)))))))</f>
         <v>10</v>
       </c>
-      <c r="H2" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="13" t="s">
+      <c r="H2" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I2" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J2" s="13" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J2" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8">
         <v>20</v>
       </c>
       <c r="D3" s="8">
         <v>39</v>
       </c>
       <c r="E3" s="8">
         <v>36</v>
       </c>
       <c r="F3" s="8">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
       <c r="G3" s="8">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H3" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="13" t="s">
+      <c r="H3" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I3" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J3" s="13" t="s">
-        <v>100</v>
+      <c r="J3" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="8">
         <v>20</v>
       </c>
       <c r="D5" s="8">
         <v>22</v>
       </c>
       <c r="E5" s="8">
         <v>29</v>
       </c>
       <c r="F5" s="8">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G5" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="13" t="s">
+      <c r="H5" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I5" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J5" s="13" t="s">
-        <v>100</v>
+      <c r="J5" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G6" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8">
         <v>20</v>
       </c>
       <c r="D7" s="8">
         <v>37</v>
       </c>
       <c r="E7" s="8">
         <v>40</v>
       </c>
       <c r="F7" s="8">
         <f t="shared" si="0"/>
         <v>97</v>
       </c>
       <c r="G7" s="8">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="13" t="s">
+      <c r="H7" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I7" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J7" s="13" t="s">
-        <v>100</v>
+      <c r="J7" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="6">
-[...2 lines deleted...]
-      <c r="D8" s="6">
+      <c r="C8" s="8">
+        <v>20</v>
+      </c>
+      <c r="D8" s="8">
         <v>29</v>
       </c>
-      <c r="E8" s="6">
-[...12 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E8" s="8">
+        <v>39</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" si="0"/>
+        <v>88</v>
+      </c>
+      <c r="G8" s="8">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="I8" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>20</v>
       </c>
       <c r="D9" s="8">
         <v>28</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G9" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="13" t="s">
+      <c r="H9" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I9" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J9" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>20</v>
       </c>
       <c r="D10" s="8">
         <v>28</v>
       </c>
       <c r="E10" s="8">
         <v>38</v>
       </c>
       <c r="F10" s="8">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="G10" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>96</v>
       </c>
       <c r="I10" s="11" t="s">
         <v>97</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>20</v>
       </c>
       <c r="D11" s="8">
         <v>29</v>
       </c>
       <c r="E11" s="8">
         <v>35</v>
       </c>
       <c r="F11" s="8">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="G11" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H11" s="14" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="15" t="s">
+      <c r="H11" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="I11" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J11" s="15"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J11" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
         <v>20</v>
       </c>
       <c r="D12" s="8">
         <v>36</v>
       </c>
       <c r="E12" s="8">
         <v>32</v>
       </c>
       <c r="F12" s="8">
         <f t="shared" si="0"/>
         <v>88</v>
       </c>
       <c r="G12" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="13" t="s">
+      <c r="H12" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J12" s="13" t="s">
-        <v>100</v>
+      <c r="J12" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="8">
         <v>20</v>
       </c>
       <c r="D14" s="8">
         <v>40</v>
       </c>
       <c r="E14" s="8">
         <v>34</v>
       </c>
       <c r="F14" s="8">
         <f t="shared" si="0"/>
         <v>94</v>
       </c>
       <c r="G14" s="8">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="13" t="s">
+      <c r="H14" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I14" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J14" s="13" t="s">
-        <v>100</v>
+      <c r="J14" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="6">
-[...8 lines deleted...]
-      <c r="G15" s="6" t="b">
+      <c r="C15" s="16">
+        <v>20</v>
+      </c>
+      <c r="D15" s="16">
+        <v>10</v>
+      </c>
+      <c r="E15" s="16">
+        <v>25</v>
+      </c>
+      <c r="F15" s="16">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="G15" s="16" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
+    <row r="16" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="6">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="8">
+        <v>20</v>
+      </c>
+      <c r="D16" s="8">
         <v>21</v>
       </c>
-      <c r="E16" s="6">
-[...12 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E16" s="8">
+        <v>30</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G16" s="8">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="8">
         <v>20</v>
       </c>
       <c r="D17" s="8">
         <v>24</v>
       </c>
       <c r="E17" s="8">
         <v>29</v>
       </c>
       <c r="F17" s="8">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
       <c r="G17" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="13" t="s">
+      <c r="H17" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J17" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="8">
         <v>20</v>
       </c>
       <c r="D18" s="8">
         <v>38</v>
       </c>
       <c r="E18" s="8">
         <v>35</v>
       </c>
       <c r="F18" s="8">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G18" s="8">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H18" s="14" t="s">
-[...2 lines deleted...]
-      <c r="I18" t="s">
+      <c r="H18" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="I18" s="11" t="s">
         <v>98</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="8">
         <v>20</v>
       </c>
       <c r="D20" s="8">
         <v>21</v>
       </c>
       <c r="E20" s="8">
         <v>21</v>
       </c>
       <c r="F20" s="8">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G20" s="8">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I20" s="13" t="s">
+      <c r="H20" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I20" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J20" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="8">
         <v>20</v>
       </c>
       <c r="D21" s="8">
         <v>36</v>
       </c>
       <c r="E21" s="8">
         <v>37</v>
       </c>
       <c r="F21" s="8">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G21" s="8">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="13" t="s">
+      <c r="H21" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I21" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J21" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="8">
         <v>20</v>
       </c>
       <c r="D22" s="8">
         <v>33</v>
       </c>
       <c r="E22" s="8">
         <v>33</v>
       </c>
       <c r="F22" s="8">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="G22" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="13" t="s">
+      <c r="H22" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I22" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J22" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="8">
         <v>20</v>
       </c>
       <c r="D23" s="8">
         <v>27</v>
       </c>
       <c r="E23" s="8">
         <v>39</v>
       </c>
       <c r="F23" s="8">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="G23" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="13" t="s">
+      <c r="H23" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I23" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J23" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8">
         <v>27</v>
       </c>
       <c r="E24" s="8">
         <v>31</v>
       </c>
       <c r="F24" s="8">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
       <c r="G24" s="8">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="H24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="13" t="s">
+      <c r="H24" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I24" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J24" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="8">
         <v>20</v>
       </c>
       <c r="D25" s="8">
         <v>25</v>
       </c>
       <c r="E25" s="8">
         <v>26</v>
       </c>
       <c r="F25" s="8">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G25" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I25" s="13" t="s">
+      <c r="H25" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I25" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J25" s="13" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J25" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="8">
         <v>20</v>
       </c>
       <c r="D26" s="8">
         <v>31</v>
       </c>
       <c r="E26" s="8">
         <v>37</v>
       </c>
       <c r="F26" s="8">
         <f t="shared" si="0"/>
         <v>88</v>
       </c>
       <c r="G26" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="13" t="s">
+      <c r="H26" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I26" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J26" s="13" t="s">
-        <v>100</v>
+      <c r="J26" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C27" s="6"/>
-      <c r="D27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6">
         <f t="shared" si="0"/>
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G27" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H27" s="12"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H27" s="10"/>
+    </row>
+    <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="8">
         <v>20</v>
       </c>
       <c r="D28" s="8">
         <v>23</v>
       </c>
       <c r="E28" s="8">
         <v>33</v>
       </c>
       <c r="F28" s="8">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G28" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I28" s="13" t="s">
+      <c r="H28" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I28" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="J28" s="13" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J28" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="8">
         <v>20</v>
       </c>
       <c r="D29" s="8">
         <v>33</v>
       </c>
       <c r="E29" s="8">
         <v>38</v>
       </c>
       <c r="F29" s="8">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G29" s="8">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I29" s="13" t="s">
+      <c r="H29" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I29" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J29" s="13" t="s">
-        <v>100</v>
+      <c r="J29" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A30" s="4" t="s">
+      <c r="A30" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="B30" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C30" s="6">
-[...13 lines deleted...]
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C30" s="8">
+        <v>20</v>
+      </c>
+      <c r="D30" s="8">
+        <v>35</v>
+      </c>
+      <c r="E30" s="8">
+        <v>32</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="0"/>
+        <v>87</v>
+      </c>
+      <c r="G30" s="8">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H30" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="I30" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="8">
         <v>20</v>
       </c>
       <c r="D31" s="8">
         <v>21</v>
       </c>
       <c r="E31" s="8">
         <v>31</v>
       </c>
       <c r="F31" s="8">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G31" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I31" s="13" t="s">
+      <c r="H31" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I31" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J31" s="13" t="s">
-        <v>100</v>
+      <c r="J31" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A32" s="4" t="s">
+      <c r="A32" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B32" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="C32" s="6">
-[...8 lines deleted...]
-      <c r="G32" s="6" t="b">
+      <c r="C32" s="16">
+        <v>20</v>
+      </c>
+      <c r="D32" s="16">
+        <v>11</v>
+      </c>
+      <c r="E32" s="16">
+        <v>40</v>
+      </c>
+      <c r="F32" s="16">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G32" s="16" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="8">
         <v>20</v>
       </c>
       <c r="D33" s="8">
         <v>31</v>
       </c>
       <c r="E33" s="8">
         <v>26</v>
       </c>
       <c r="F33" s="8">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G33" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I33" s="13" t="s">
+      <c r="H33" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I33" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J33" s="13" t="s">
-        <v>100</v>
+      <c r="J33" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="6"/>
-      <c r="D34" s="6"/>
+      <c r="D34" s="6">
+        <v>30</v>
+      </c>
       <c r="E34" s="6"/>
       <c r="F34" s="6">
         <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="G34" s="6" t="b">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G34" s="6" t="b">
-[...2 lines deleted...]
-      </c>
+      <c r="H34" s="13"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="6">
         <v>20</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G35" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="8">
         <v>20</v>
       </c>
       <c r="D36" s="8">
         <v>29</v>
       </c>
       <c r="E36" s="8">
         <v>21</v>
       </c>
       <c r="F36" s="8">
         <f t="shared" si="0"/>
         <v>70</v>
       </c>
       <c r="G36" s="8">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I36" s="13" t="s">
+      <c r="H36" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I36" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J36" s="13" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J36" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="8">
         <v>20</v>
       </c>
       <c r="D37" s="8">
         <v>30</v>
       </c>
       <c r="E37" s="8">
         <v>32</v>
       </c>
       <c r="F37" s="8">
         <f t="shared" si="0"/>
         <v>82</v>
       </c>
       <c r="G37" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="13" t="s">
+      <c r="H37" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I37" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J37" s="13" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J37" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="8">
         <v>20</v>
       </c>
       <c r="D38" s="8">
         <v>30</v>
       </c>
       <c r="E38" s="8">
         <v>35</v>
       </c>
       <c r="F38" s="8">
         <f t="shared" si="0"/>
         <v>85</v>
       </c>
       <c r="G38" s="8">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="13" t="s">
+      <c r="H38" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I38" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J38" s="13" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J38" s="11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="8">
         <v>20</v>
       </c>
       <c r="D39" s="8">
         <v>22</v>
       </c>
       <c r="E39" s="8">
         <v>35</v>
       </c>
       <c r="F39" s="8">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G39" s="8">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I39" s="13" t="s">
+      <c r="H39" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I39" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="J39" s="13" t="s">
-        <v>100</v>
+      <c r="J39" s="11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A40" s="4" t="s">
+      <c r="A40" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="B40" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="6">
-[...2 lines deleted...]
-      <c r="D40" s="6">
+      <c r="C40" s="8">
+        <v>20</v>
+      </c>
+      <c r="D40" s="8">
         <v>32</v>
       </c>
-      <c r="E40" s="6"/>
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="E40" s="8">
+        <v>33</v>
+      </c>
+      <c r="F40" s="8">
+        <f t="shared" si="0"/>
+        <v>85</v>
+      </c>
+      <c r="G40" s="8">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H40" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="I40" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A42" s="4" t="s">
+    <row r="42" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="B42" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="C42" s="6">
-[...2 lines deleted...]
-      <c r="D42" s="6">
+      <c r="C42" s="8">
+        <v>20</v>
+      </c>
+      <c r="D42" s="8">
         <v>32</v>
       </c>
-      <c r="E42" s="6"/>
-[...8 lines deleted...]
-      <c r="H42" s="10"/>
+      <c r="E42" s="8">
+        <v>39</v>
+      </c>
+      <c r="F42" s="8">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G42" s="8">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="I42" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="J42" s="11" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="6">
         <v>20</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G43" s="6" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="9" t="s">
         <v>94</v>
@@ -2155,44 +2220,44 @@
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J45">
     <sortCondition ref="B1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>09.03.2026.</vt:lpstr>
+      <vt:lpstr>08.07.2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>