--- v0 (2025-10-09)
+++ v1 (2026-10-27)
@@ -799,54 +799,54 @@
     <a:nwCell>
       <a:tcStyle>
         <a:tcBdr>
           <a:right>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:right>
         </a:tcBdr>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15152" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="110" d="100"/>
-          <a:sy n="110" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="624" y="114"/>
+        <p:origin x="298" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
@@ -906,51 +906,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1862" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
+          <a:endParaRPr lang="sr-Latn-RS"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Серија 1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1469,58 +1469,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2097,51 +2097,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA0D714E-108F-47C8-9868-3FFA577D6B22}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2269,51 +2269,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F54DF269-521E-4B12-A6E5-D59C88C2B601}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2669,51 +2669,51 @@
               <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов презентације</a:t>
             </a:r>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{29206475-5A6F-42DC-A20E-5CD6159ADAA8}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
@@ -3204,51 +3204,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C863CF42-AF2D-467E-A86E-921779ACBB86}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -3639,51 +3639,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41E0A76F-A858-4830-884B-9E9914C82A13}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -3975,51 +3975,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B327E440-2A8B-43FA-8E62-283731874734}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -4360,51 +4360,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8C4348E8-5F32-4135-9735-14DFEF197A78}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -4666,51 +4666,51 @@
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -5563,51 +5563,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Date Placeholder 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Footer Placeholder 13"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -5787,51 +5787,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3E24CC09-28A3-4024-98F4-C9F66E8E8861}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -6358,51 +6358,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A825FD8A-1FFE-4238-BA14-C5F811CB1A6B}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -6704,51 +6704,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -6944,51 +6944,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -7671,51 +7671,51 @@
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -7947,51 +7947,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D9CD9DD0-17BE-4D06-B789-47356A50A0A7}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
@@ -8303,51 +8303,51 @@
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
               <a:pPr/>
-              <a:t>2.10.2024.</a:t>
+              <a:t>28.9.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8850,51 +8850,65 @@
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1484812" y="6329848"/>
             <a:ext cx="9144000" cy="528152"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Београд, 2024. </a:t>
+              <a:t>Београд, 202</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
             <a:endParaRPr lang="sr-Latn-RS" sz="2000" dirty="0">
               <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Subtitle 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="352698" y="4316140"/>
             <a:ext cx="4611189" cy="2058534"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -16424,64 +16438,50 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sr-Cyrl-RS" sz="2400" b="1" i="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Поправни колоквијум на крају семестра</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...12 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle: Rounded Corners 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{976A9F73-B832-B6ED-9925-C15B9A4C0BA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038601" y="3740726"/>
             <a:ext cx="7315198" cy="2535089"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
@@ -17815,54 +17815,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SF_ppt_template_cir</Template>
   <TotalTime></TotalTime>
-  <Words>235</Words>
+  <Words>227</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>75</Paragraphs>
+  <Paragraphs>74</Paragraphs>
   <Slides>8</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>