--- v2 (2026-01-30)
+++ v3 (2026-04-09)
@@ -5982,51 +5982,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6190,51 +6190,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6446,51 +6446,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6620,51 +6620,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6963,51 +6963,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7238,51 +7238,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7617,51 +7617,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7735,51 +7735,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7906,51 +7906,51 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
@@ -8260,51 +8260,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="465512" y="6459785"/>
             <a:ext cx="2618510" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4800600" y="6459785"/>
             <a:ext cx="4648200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -8642,51 +8642,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8933,51 +8933,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097280" y="6459785"/>
             <a:ext cx="2472271" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E0ABB9DE-B416-47BB-AE0D-F4E17E1A7D3B}" type="datetimeFigureOut">
               <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:t>24.12.2025.</a:t>
+              <a:t>18.2.2026.</a:t>
             </a:fld>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3686185" y="6459785"/>
             <a:ext cx="4822804" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11735,51 +11735,67 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sr-Latn-RS" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>                                                       presentations (20 points) – choose one of the text we </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>haven’t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sr-Latn-RS" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> covered, and give a 10-minute presentation on the topic; during the break, after class, or during consultations.</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>covered (texts not on Moodle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>), and give a 10-minute PowerPoint presentation on the topic; during the break, after class, or during consultations.</a:t>
             </a:r>
             <a:endParaRPr lang="sr-Latn-RS" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="Straight Arrow Connector 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E1A4A4-5466-5981-6C88-88B969AF9ED6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
@@ -13349,51 +13365,51 @@
                 <a:tint val="100000"/>
                 <a:shade val="48000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Retrospect" id="{5F128B03-DCCA-4EEB-AB3B-CF2899314A46}" vid="{3F1AAB62-24C6-49D2-8E01-B56FAC9A3DCD}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>751</Words>
+  <Words>757</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>75</Paragraphs>
   <Slides>20</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>