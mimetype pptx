--- v1 (2025-11-23)
+++ v2 (2026-10-27)
@@ -1,273 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483663" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
-  <p:handoutMasterIdLst>
-[...1 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="261" r:id="rId3"/>
-[...14 lines deleted...]
-    <p:sldId id="260" r:id="rId18"/>
+    <p:sldId id="256" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="279" r:id="rId16"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="270" r:id="rId18"/>
+    <p:sldId id="271" r:id="rId19"/>
+    <p:sldId id="272" r:id="rId20"/>
+    <p:sldId id="273" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="276" r:id="rId24"/>
+    <p:sldId id="277" r:id="rId25"/>
+    <p:sldId id="278" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="sr-Latn-RS"/>
+      <a:buNone/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400">
+      <a:buNone/>
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
-        <a:ea typeface="+mn-ea"/>
-        <a:cs typeface="+mn-cs"/>
+        <a:ea typeface="+mn-lt"/>
+        <a:cs typeface="+mn-lt"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="FFDBFF"/>
     <a:srgbClr val="EBF4E4"/>
     <a:srgbClr val="FFF6DB"/>
     <a:srgbClr val="E5EBF7"/>
-    <a:srgbClr val="660066"/>
-[...2 lines deleted...]
-    <a:srgbClr val="1E578E"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
@@ -544,5504 +563,2182 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...1 lines deleted...]
-    <p:restoredLeft sz="15000" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="81" d="100"/>
-          <a:sy n="81" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="754" y="48"/>
+        <p:origin x="101" y="192"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:sorterViewPr>
-[...7 lines deleted...]
-  </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
-[...5052 lines deleted...]
-</p:handoutMaster>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" idx="1"/>
+            <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Image Placeholder"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...35 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...32 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="5" name="Notes Placeholder"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="4"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="6" name="Footer Placeholder"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="sr-Latn-RS"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200"/>
+    </a:lvl1pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188CD52B-F946-59C4-B31F-2855132720DB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D26EC0-6D0C-EC22-247C-4C1F818581B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6694D693-0EEF-29D1-FF2B-F08A5E256B1D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7B67BE2-FB57-AB80-960E-C448F29A2106}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2652737603"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2249204865"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...93 lines deleted...]
-</p:notesMaster>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -6057,429 +2754,477 @@
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5E434B-389A-48FE-8B94-DCEE95709E60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="4800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов презентације</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBB59922-E6C1-4E32-9664-8EA5BA1AE179}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{29206475-5A6F-42DC-A20E-5CD6159ADAA8}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEB93ABD-861E-48C9-986B-C316DEB5888E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F086E04C-0123-45ED-A49A-6055E270FC17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDF30AF-F7D7-48B8-9C0B-DECB02F56D41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97C8947-5973-472A-9414-652F6BDA882A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8088784" y="3602038"/>
             <a:ext cx="4103216" cy="3255962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BA25079-B7D5-4296-9A98-0DFFB55BE187}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Поднаслов презентације</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Text Placeholder 2"/>
+          <p:cNvPr id="12" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2518DCB-0A6C-456E-B627-58F32EAFE754}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="5691673"/>
             <a:ext cx="9144000" cy="528152"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
@@ -6520,163 +3265,169 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Место и датум</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5994B59B-250F-49AC-920E-BC41CFA37A58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3595013" y="1122363"/>
             <a:ext cx="5001975" cy="774000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06217C74-CCA8-43F7-9088-7847BF1A49AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C70E99-9DE2-4CF9-9DBC-A41451A59F76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
@@ -6688,430 +3439,482 @@
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F1CDD31-D14A-4AA9-8AF3-99BD5125C5C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C863CF42-AF2D-467E-A86E-921779ACBB86}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4A4DAB5-E2DA-4365-8E00-3AE35C3E5DD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2822451F-9D7B-480D-BF01-C54C86FB6637}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3200" b="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr sz="2800">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15F325D8-AEA1-4664-BCA9-EA6BD40BADFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{845E34BC-EAE6-406B-B43D-9C9C9A452E66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="12" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A610F9D5-3B3C-4A9B-80B2-DD4C9574A15F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15D5509C-20CE-4563-BDAB-A6F1FBCE8C76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B7F4D2-657B-463B-A546-079379432F0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D9956E-4669-49F6-AC78-44938F32B6E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
@@ -7123,117 +3926,139 @@
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F641DF9-44E1-46AD-8162-B44EA63DEE6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41E0A76F-A858-4830-884B-9E9914C82A13}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BEE1AF3-50B8-43F6-8DF8-403912A783A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94B863BD-7AB3-49A7-8D9B-A516079AE39C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -7245,1605 +4070,1780 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Слика</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F1CAB51-1558-4D64-BC99-28F89738E28D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43EE0414-6F74-4826-9EF5-A8CED4851C8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="12" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FED8971B-72B5-4612-A4E1-C9EECA2DFF86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C520F4A-7F7B-4168-A213-F794A98984A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{508E672C-60C9-4354-BA70-5934DC088B60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98AC7311-4465-4189-96ED-D95951EFB2BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B327E440-2A8B-43FA-8E62-283731874734}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BE74299-B760-4DFA-8930-D48B2BA91F53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14163FD6-3354-4876-9B2E-85DC9BA5D28D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" orient="vert" idx="1" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE570071-5285-4D1D-84B4-F234A6EEB861}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF7512B1-34BF-42D9-9624-284BAEAF1E58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{305DF8DA-9A27-4A2C-9DD6-74562F7B67D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285C2C0A-B6EF-42ED-92F4-2A5A5D7AAD2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41C96130-3A8B-471C-A3B8-175C5B604A1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" orient="vert" idx="1" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="502507"/>
             <a:ext cx="7734300" cy="5674455"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD1911C7-E82D-417E-ABB6-C3A81D7FC966}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8C4348E8-5F32-4135-9735-14DFEF197A78}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99E48D29-AF12-4D24-B131-1A658ABDB863}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC30451A-5624-43BE-9E99-A7F4D6E970D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title" orient="vert" hasCustomPrompt="1"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="502508"/>
             <a:ext cx="2628900" cy="5674454"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A7C28A-0F81-405A-B0D7-B2013FE23FF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F45DDF0F-3B31-475A-9C3D-0E47C26FC582}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0750E255-9B20-47CE-8DF3-70212B3F7735}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A4A90C1-3015-48B4-BC24-89C8379362CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31E6FA5-0601-43A1-856B-85C269801F3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8088784" y="3602038"/>
             <a:ext cx="4103216" cy="3255962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64A539E1-46E9-487D-A4DA-5C5A07100487}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6195AC5-A67C-48B8-81B2-11349FF9E0FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AC29E7B-665D-4483-B546-CC4BB007560B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5250076" y="4549867"/>
             <a:ext cx="1479892" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Latn-RS" dirty="0">
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>ww.sf.bg.ac.rs</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Tw Cen MT (Body)Body)"/>
+              <a:ea typeface="Tw Cen MT (Body)Body)"/>
+              <a:cs typeface="Tw Cen MT (Body)Body)"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rectangle 10"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1349008-0716-4F31-8AF8-CD3426FC8423}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1374682"/>
             <a:ext cx="10515600" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" sz="3600" b="1" dirty="0">
+            <a:pPr lvl="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3600" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:rPr>
               <a:t>ХВАЛА НА ПАЖЊИ</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Subtitle 2"/>
+          <p:cNvPr id="9" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278D95B9-6ED2-4C0B-80AF-8A4A81CB0DE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="2553738"/>
             <a:ext cx="9144000" cy="750797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28208BA6-8CB4-4CE8-BF09-5FF111804F7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5736000" y="5100435"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Picture 13"/>
+          <p:cNvPr id="14" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC54A1E-E87F-4152-B7F5-6806EDEDB075}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4129396" y="3872332"/>
             <a:ext cx="3933209" cy="608620"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC793E5-961D-4B95-818F-5D07F5DB887F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="4800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов презентације</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C382C2F0-E4AE-4EBD-8EBF-B98C35AB5591}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{29206475-5A6F-42DC-A20E-5CD6159ADAA8}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A0DBFB4-B867-447D-85A9-32C80274C77F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="white">
                   <a:lumMod val="50000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35FDB9B1-FE4B-4641-8470-BA3CCFBC3015}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr>
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9511B1E-A869-4041-82B4-94F4AA88385D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9FD450F-7328-4E88-B0A7-486FA035DD7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8088784" y="3602038"/>
             <a:ext cx="4103216" cy="3255962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF55DCF7-8637-41A3-873E-66F3441E47F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Поднаслов презентације</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Text Placeholder 2"/>
+          <p:cNvPr id="12" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A406EFA0-BF06-453F-8501-63DDC9374ABB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="5691673"/>
             <a:ext cx="9144000" cy="528152"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
@@ -8884,631 +5884,707 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Место и датум</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A76AED02-BD8D-4C72-BCB0-16E0989AD190}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3595013" y="1122363"/>
             <a:ext cx="5001975" cy="774000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5014AB7-377D-4948-9888-19427A74DF74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BACB6B18-018F-4AC5-9A8E-F9882169ABCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53514ED8-B1C9-4FA0-B42F-4D0EEDA8C15D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA37CD95-1845-4D73-96BE-CF395D71954E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9FB19A-4A17-4657-B934-D8C4008E40FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7DB2911-F4A4-47EE-B3A4-042230D40FD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0881F9B-DB37-4505-B70E-9E8F6A754083}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAA33B67-1E69-47C5-9786-1355326BEFA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:hf hdr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374F9981-51A2-40D3-BBDC-431023DBBD21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69906D27-BA14-49AC-B8BF-7452A6651161}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="4800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BCBFD3A-4D3C-49C7-BDB3-AA7164D23E01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3C48C2C-AD67-40D6-BF6E-87B4ECFACDF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
@@ -9549,678 +6625,757 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Поднаслов</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Date Placeholder 12"/>
+          <p:cNvPr id="13" name="Date Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B579DE1F-0B6B-4299-B3A9-5FB65D2C2F34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 13"/>
+          <p:cNvPr id="14" name="Footer Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EFFF748-B9EB-4646-B1A9-0DE8B7AFBD92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD6D3EBC-D13F-4D03-809E-9267E7005826}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="562011"/>
             <a:ext cx="5001975" cy="774000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2AAA174-0544-4A91-91A3-BE0A9D9E41AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33729699-FA75-49A5-8145-93A23DEB0F2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16B5DABA-0752-4CB8-906C-A1DF6142E562}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3E24CC09-28A3-4024-98F4-C9F66E8E8861}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4422E4-A86E-4FEA-9A2E-D3CC9F6221AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EBC8A61-F676-47DD-9AFE-0694135D0DA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C5F81E0-5601-4156-85B5-709099C75412}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="12" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA584AA1-D7FD-4993-9598-85A469885424}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8FC6E3-D879-43F4-8245-94450D83AB9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 7"/>
+          <p:cNvPr id="14" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45F9412A-C1CA-455F-A4F1-7B8322229AD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3552B0F-2039-43D9-AB69-9713CFCB5BB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBA3439E-9D1F-4132-94F9-DEAEE01992FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
@@ -10235,142 +7390,159 @@
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88ED476B-1A6A-4C07-9B67-3AD555D69656}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCA8903-059D-4949-9947-1F5BEFCC2130}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
@@ -10380,2367 +7552,2569 @@
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DF1DAF5-0048-44AC-AFCD-51566D8249A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A825FD8A-1FFE-4238-BA14-C5F811CB1A6B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CBC92D7-ECAB-458C-B124-1B61406A0A3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D5F1ECB-8F4F-41D9-BA85-919E1303F597}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="quarter" idx="4" hasCustomPrompt="1"/>
+            <p:ph idx="4" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Rectangle 11"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987D173B-98ED-4802-91F7-94775D896C5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDC1D64-E7CF-471C-877E-6F897E99284B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="14" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA9880E3-950D-4D02-9A64-498A27F1842E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Picture 14"/>
+          <p:cNvPr id="15" name="Picture 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2766856A-E12F-4308-B908-CCAC405560B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8648FA40-950B-4BDE-8B1C-00C0ED5E2237}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F13625D-DEEE-429A-A6AC-647090EC8C51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19717544-3D05-4A71-9CFC-2EF7F2DFF17A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED106D78-E0E1-404A-908B-B53BC6555E60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FBB2F0-9F48-4069-8FC7-C1324D66E8C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244A5362-6EC6-474D-8B82-B439C02DD350}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C1DC1A9-FA9D-4C30-914E-F9B4808F3D55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230B28B0-83FE-4D2C-90F5-F302FB3D4439}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:hf hdr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C8FCF31-F0A4-4994-98AC-1900378122F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C328E2B7-384F-4421-9A41-8A0852EA649B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2A5F2F-603D-47AB-8569-0F448B615CC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{917C9843-463E-45D3-A9E2-083FCF095040}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22B8A84A-E191-47EA-9761-040152825993}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C378C76-FEC9-436C-8419-F24766C38201}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D63FCC2-7D33-4E25-97EB-13E54E30E1F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FC0B978-BA54-4F67-8E1E-8D0A6CB390FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322F1187-CC49-402A-8D77-EFCA6DBECCD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E65BD69-1DBB-406A-BDC9-6BE5D78A10B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD0EE2C0-D556-4A7A-9F7C-1A2412B8F008}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C919758-EA46-45ED-8354-5B7B7364FDEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02830EE9-F932-4EA5-B3AA-6255189894EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="5" name="Table 4"/>
-[...9 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Table 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68F174BA-94F8-40BC-8DE1-9D8DF1304107}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="838200" y="2287207"/>
           <a:ext cx="10515600" cy="3283168"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1807481349"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3859357337"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="48593584"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1647843584"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1157887910"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="2000"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 3</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 4</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2932590650"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Ред 1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="224381148"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Ред 2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="652485372"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Ред 3</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1611515901"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Title 1"/>
+          <p:cNvPr id="12" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD438A3C-A314-4994-9699-2735D6BD984F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Табела</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E3B0AA4-C791-4B7B-980A-7C62D6C49C4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBA9490-38B5-41EE-8795-8F7AFDA2D83D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A3AC8-197A-40A5-B837-AD6C5F7C13A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9C3890B-BF09-46B5-8890-467593064AE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3BF1C81-7B20-4E62-856F-5BCEF8A1B0CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8FDB883-5B4F-4710-B24E-D434F3EBBC3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:graphicFrame>
-[...31 lines deleted...]
-          <p:cNvPr id="13" name="Title 1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0599727-3FC4-4055-B23F-1910C46CF34F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Графикон</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08B37A4D-34C4-4733-AEB1-9FCA823F9EA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D9CD9DD0-17BE-4D06-B789-47356A50A0A7}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B294140-04D1-432C-9F54-60F53C509C2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9DA98F6-C591-451E-8A11-158676E990C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E6ED9DB-0A41-4D32-AE7B-18A29412CD40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A725828-D2E8-4F79-84A6-3A220E6970D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFA2D590-F6FE-4815-835F-0D969635E5EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36106352-637B-43A3-942F-3A061EA42FBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E22A5D0-8A42-44A0-AABA-6D9461319546}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
@@ -12752,448 +10126,501 @@
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43C326A2-A9AF-4F21-B971-1E69F5904D9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C863CF42-AF2D-467E-A86E-921779ACBB86}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C35CB5-A115-43BB-BFED-F1DC9A4006FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA608269-453E-4869-91E8-872866C1BF61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3200" b="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr sz="2800">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B06268-1015-4896-B9D2-43D9399899EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EB56068-DE72-4B8F-A4D1-B0A52C98AFE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="12" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EAD880-8ED2-47D6-ACB5-7FA3F67A50C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{125531A9-A566-46C3-B02B-DB6264907DC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72D96F7D-491F-495B-80F1-D7F16A83707E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{397E8939-2537-48DF-B5AC-529A815F0B2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
@@ -13205,135 +10632,158 @@
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F46B382F-5445-4887-A09D-B427D38C7A22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41E0A76F-A858-4830-884B-9E9914C82A13}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF082291-0F9D-444B-B07F-D6CAC2CDBFC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD6D78F-F83A-4A05-8024-F31433C783B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -13345,1476 +10795,1627 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Слика</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B77349C-5501-4663-B9C5-6AB372C1E153}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC137BC4-2AB4-4001-9BB8-3CA3DED11B3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="12" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87C6F0FC-3A0F-44B3-99F0-E96B6F7ECBDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BBC3A7A-C5EF-4DA5-8AB4-69560091A301}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A5D0919-2BFD-4D85-ABF8-37C8225F58DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02CEE226-C106-454B-82F9-AC7B36A114CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B327E440-2A8B-43FA-8E62-283731874734}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14DA67F-14ED-48B0-8F05-D76B58094E22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DF45533-26AE-4426-B1AF-761902590132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" orient="vert" idx="1" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89EE832C-C037-4256-BBC8-F6F23A665AA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C5633C-FCCE-4668-8688-52573FD9B9D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ACF597F-294F-443A-8748-45DDF8E756DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BE77E6B-1276-4530-A83A-87EEC12AAB4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB4150AF-9714-41F2-9C9B-3FDBEC71C5A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" orient="vert" idx="1" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="502507"/>
             <a:ext cx="7734300" cy="5674455"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B057EC30-8FC7-4EBC-AFCE-6D0A5A17BBAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8C4348E8-5F32-4135-9735-14DFEF197A78}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9FD761A-314B-46BC-AC71-C235EF6146E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18229C9E-390D-47E5-B619-EBEBE1D21E54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title" orient="vert" hasCustomPrompt="1"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="502508"/>
             <a:ext cx="2628900" cy="5674454"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CCBC700-F820-4876-84DA-F41A4982DCDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
               <a:ln w="0"/>
               <a:solidFill>
                 <a:srgbClr val="5B9BD5"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC963684-B67B-4312-86EF-E9BDA95DEDC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="11" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{631BC89F-8717-4143-AD69-F8545CB37AB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35304942-C449-4F43-AB12-9F27DEBAB8A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F10F4064-8688-4AAB-B831-AB01918EC517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8088784" y="3602038"/>
             <a:ext cx="4103216" cy="3255962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2451811-E295-4F61-B7A1-E7A92149C43F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B68DA6-3529-4938-A1FD-CFCAE3FED14B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)dy)"/>
+                <a:ea typeface="Tw Cen MT (Body)dy)"/>
+                <a:cs typeface="Tw Cen MT (Body)dy)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E10A8399-97C2-4DED-BCCC-5F395F27B926}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5250076" y="4549867"/>
             <a:ext cx="1479892" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Latn-RS" dirty="0">
+              <a:rPr>
                 <a:solidFill>
                   <a:prstClr val="white">
                     <a:lumMod val="50000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>ww.sf.bg.ac.rs</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="white">
                   <a:lumMod val="50000"/>
                 </a:prstClr>
               </a:solidFill>
               <a:latin typeface="Tw Cen MT (Body)Body)"/>
+              <a:ea typeface="Tw Cen MT (Body)Body)"/>
+              <a:cs typeface="Tw Cen MT (Body)Body)"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rectangle 10"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2503762C-15AF-43BC-898D-E4F4AC9ADF13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1374682"/>
             <a:ext cx="10515600" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" sz="3600" b="1" dirty="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="5B9BD5">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:rPr>
               <a:t>ХВАЛА НА ПАЖЊИ</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Subtitle 2"/>
+          <p:cNvPr id="9" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3417BCEA-053D-4CAA-9F05-6195431E8F30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="2553738"/>
             <a:ext cx="9144000" cy="750797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C87C308-09AB-4AF6-B893-DA28E2CED28C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5736000" y="5100435"/>
             <a:ext cx="720000" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Picture 13"/>
+          <p:cNvPr id="14" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B29941-286E-47D4-B536-C3A35BE32C36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4129396" y="3872332"/>
             <a:ext cx="3933209" cy="608620"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPr id="12" name="Picture 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B157CD-0C9E-471E-9BB3-61564C4670C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E761A6-FEFD-451D-A777-3FFFFE4D0656}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="4800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle 8"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAD97159-205B-432D-A779-7A9B4D7F2632}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03645C2F-2277-42CB-943A-71EDDC455DF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
@@ -14855,642 +12456,719 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Поднаслов</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Date Placeholder 12"/>
+          <p:cNvPr id="13" name="Date Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63906443-94D4-4482-B7F7-7791F39ACF98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 13"/>
+          <p:cNvPr id="14" name="Footer Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{195935F9-C615-4772-96D0-E2F34A8DBEE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB69A999-401E-4F48-B219-5C2BB50BA79A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="562011"/>
             <a:ext cx="5001975" cy="774000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7255BCAF-545F-412F-953D-CAE06961C5B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
                 <a:latin typeface="Tw Cen MT (Body)Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2121EEB-BCC1-4877-BBD7-B9C016F9CABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984EFDFA-8C0A-4CF2-82FA-0628FE06AE50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3E24CC09-28A3-4024-98F4-C9F66E8E8861}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B979152B-DF1D-4471-B0AB-A0820B622455}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8216616C-B4DF-4CF6-91DC-2102386977B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A179D07-E469-4EE4-9225-6AB9E108D400}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="12" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CEE3CDF-7994-4758-A386-F384D8D18F53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7918A518-648D-4AF5-89EC-9F4183AFC2F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 7"/>
+          <p:cNvPr id="14" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D56C04A4-6450-4CED-B390-DFEC8BEB26B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{771B6276-A002-4EE1-9584-350BF5D21929}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A20E2E8-BF54-4774-BF6B-6923C962070E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
@@ -15505,142 +13183,159 @@
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{908A9035-1B8A-41CF-941E-EADAF0F232A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD93F10E-AF57-4AED-9F3E-945A3DFCE2C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
@@ -15650,17300 +13345,23859 @@
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2ECCD5-9DB2-40C5-9374-F57901B9D35D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A825FD8A-1FFE-4238-BA14-C5F811CB1A6B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88163B00-D864-4D55-926E-8C0C19CFEFB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40DC75C-C42C-4E20-8B1B-979CC34F0B87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="quarter" idx="4" hasCustomPrompt="1"/>
+            <p:ph idx="4" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Текст</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Rectangle 11"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{383BF9FC-38F1-4F52-9462-2D8FC4B960E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12"/>
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{155D14C2-F678-4326-B17F-E84D0AE49D1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="14" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF75BE39-5350-4A22-91D1-7DF53F5A5159}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Picture 14"/>
+          <p:cNvPr id="15" name="Picture 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA6B4EE2-3C6E-4551-92AD-EBB34AB3FBE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF04F09-8327-4C2B-81EE-DB581CF844B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Наслов</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97FC81B4-DC2D-470D-B9EB-8792F1E7C80F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25F7D7D7-0F9A-4B70-97CE-FA4894B4B681}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B08DEC43-F72B-4BC9-AE14-CED6FFF55F7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D1E78EA-BDAF-426C-9156-D5BBD68D270E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F0A2CC-51D1-42CC-8078-F921C5425C27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70BCA339-3A2C-4C6D-B14F-BC13460C06FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0716D3-29F5-4001-8182-3E5B04B21393}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B337075-9951-470C-B1EE-CF07C62EABA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{427C8FE2-0699-438E-8CAF-F211CF97F64E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40DCC80A-9FC1-42F9-8F0D-2BF0549C7BFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{940881BF-1EFA-4698-9C20-D9BE7958AB61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0419BD4-4C61-4948-88A2-512A18C31579}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="5" name="Table 4"/>
-[...9 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Table 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6FC9ABF-9BC2-40F3-A717-EA5D1E616546}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="838200" y="2287207"/>
           <a:ext cx="10515600" cy="3283168"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1807481349"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3859357337"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="48593584"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1647843584"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2103120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1157887910"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="2000"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 3</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Колона 4</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2932590650"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Ред 1</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="224381148"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Ред 2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="652485372"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="820792">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
                         <a:t>Ред 3</a:t>
                       </a:r>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="600"/>
                         </a:spcBef>
+                        <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1611515901"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Title 1"/>
+          <p:cNvPr id="12" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34BBE543-DD63-44E6-8F38-EA3AF20F9C45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Табела</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0F3BC71-38E0-420B-AC5C-BC2932A8324E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{754A6D25-1D34-43BF-92E4-9B65178B308D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{36DA588A-F02A-49FE-B4BB-62E9D891C6D0}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE29858-41C8-4D52-A62C-B00DD54687FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08822D43-098D-4BC2-B8FD-9E47EE2743EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC91820-5AA7-47E1-BB58-F98BAD84919F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20CC7FD-1370-4405-B877-995796327440}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:graphicFrame>
-[...31 lines deleted...]
-          <p:cNvPr id="13" name="Title 1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64686AF1-ADBD-428E-984F-FC26A33F7765}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" dirty="0"/>
               <a:t>Графикон</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{786852EB-72C2-4A0B-A0A9-22C50FC15B33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D9CD9DD0-17BE-4D06-B789-47356A50A0A7}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761F07CF-2AFD-4977-9D5F-B6C5853E92D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:buNone/>
               <a:defRPr>
                 <a:latin typeface="Tw Cen MT (Body)"/>
+                <a:ea typeface="Tw Cen MT (Body)"/>
+                <a:cs typeface="Tw Cen MT (Body)"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D156ECB7-C32D-4194-9A12-4BD28F49B80F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="156519" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Latn-RS" b="0" cap="none" spc="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="0" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="6E747A">
                     <a:alpha val="43000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2AFC5AB-AF70-4F16-915A-3E3707B59C52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9274630" y="4543024"/>
             <a:ext cx="2917370" cy="2314976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A1EE606-A7EA-4AE6-B034-721BC5D5B050}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11522549" y="6275819"/>
             <a:ext cx="469556" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1E578E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CB92C8-1A81-4854-87BE-1ED56278208C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10091351" y="60910"/>
             <a:ext cx="1927654" cy="338556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2455881C-745B-45BE-89E6-F333158A99A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50731BB6-BBB1-4A26-8F4A-8F630725FFCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE9265B-AB38-4FED-8D6E-1909AE8AE38B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="2"/>
+            <p:ph type="dt" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
+              <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-[...1 lines deleted...]
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6ECDDB4-B300-42FD-8BDA-1A6141BC347D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="ftr" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DAB041-27FB-4182-8620-6D6A10C8A7DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
+              <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
-    <p:sldLayoutId id="2147483661" r:id="rId7"/>
-[...5 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId13"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
     <p:sldLayoutId id="2147483662" r:id="rId14"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" b="1" kern="1200">
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mj-ea"/>
-          <a:cs typeface="+mj-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-[...2 lines deleted...]
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{263A9102-AF95-4471-BC89-439EB95A0F1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83FECB5E-8B24-43DB-87D7-B953EE17014E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Latn-RS" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741CD66F-3192-4344-B596-C621AB7F652A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="2"/>
+            <p:ph type="dt" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
+              <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77415B9-F7E1-4329-86C5-BFD9CA71CB2B}" type="datetime1">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-              <a:t>17.11.2025.</a:t>
+              <a:t>10/19/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B167E44D-E4B4-41CA-B2AE-ABA741534E6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="ftr" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
+              <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DB67112-89B3-4D97-AD58-8968800F0398}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
+              <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-              <a:rPr lang="sr-Latn-RS" smtClean="0">
+              <a:rPr>
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Latn-RS">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="75000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483664" r:id="rId1"/>
     <p:sldLayoutId id="2147483665" r:id="rId2"/>
     <p:sldLayoutId id="2147483666" r:id="rId3"/>
     <p:sldLayoutId id="2147483667" r:id="rId4"/>
     <p:sldLayoutId id="2147483668" r:id="rId5"/>
     <p:sldLayoutId id="2147483669" r:id="rId6"/>
     <p:sldLayoutId id="2147483670" r:id="rId7"/>
     <p:sldLayoutId id="2147483671" r:id="rId8"/>
     <p:sldLayoutId id="2147483672" r:id="rId9"/>
     <p:sldLayoutId id="2147483673" r:id="rId10"/>
     <p:sldLayoutId id="2147483674" r:id="rId11"/>
     <p:sldLayoutId id="2147483675" r:id="rId12"/>
     <p:sldLayoutId id="2147483676" r:id="rId13"/>
     <p:sldLayoutId id="2147483677" r:id="rId14"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" b="1" kern="1200">
           <a:solidFill>
             <a:srgbClr val="1E578E"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mj-ea"/>
-          <a:cs typeface="+mj-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Tw Cen MT (Body)Body)"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="Tw Cen MT (Body)Body)"/>
+          <a:cs typeface="Tw Cen MT (Body)Body)"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-[...2 lines deleted...]
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400">
+        <a:buNone/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
-          <a:ea typeface="+mn-ea"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:ea typeface="+mn-lt"/>
+          <a:cs typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BAFA142-CFA1-418F-96C8-9D56D08444CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1367245" y="3082835"/>
             <a:ext cx="9144000" cy="649195"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="4000" noProof="0" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:rPr sz="4000">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>Инклузивни</a:t>
-[...6 lines deleted...]
-              <a:t> транспорт</a:t>
+              <a:t>Инклузивни транспорт</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07D29F20-0F2D-46FE-884D-A61F1583BE73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1484812" y="6329848"/>
             <a:ext cx="9144000" cy="528152"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:rPr sz="2000">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>Београд</a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Београд, 2026.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Subtitle 2"/>
-[...1 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="5" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C7E7025-029C-49F5-99D7-0A1A4864020D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="352698" y="4316140"/>
             <a:ext cx="4611189" cy="2058534"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+              <a:rPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+              <a:rPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>Предметни наставници:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+              <a:rPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>Проф. др Радомир Мијаиловић</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+              <a:rPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>Проф. др Далибор Пешић</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0" err="1">
+              <a:rPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>Доц</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr kumimoji="0" lang="sr-Cyrl-RS" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:t>Доц. др Ђорђе Петровић</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:effectLst/>
-[...3 lines deleted...]
-              <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C749BAD1-2DCB-47B6-8086-E2B55B212E55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="376646" y="2204498"/>
             <a:ext cx="11438708" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" sz="3000" b="1" i="1" noProof="0" dirty="0">
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" b="1" i="1">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>Предмет: Безбедност особа са инвалидитетом у саобраћају</a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Cyrl-RS" sz="3000" b="1" i="1" noProof="0" dirty="0">
+            <a:endParaRPr sz="3000" b="1" i="1">
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2750434249"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...206 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3"/>
+          <p:cNvPr id="13" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D717CC5A-EDF6-4D79-99BC-D5C4FCDE696A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="354874" y="339000"/>
-[...64 lines deleted...]
-            <a:ext cx="11569721" cy="5478423"/>
+            <a:off x="1028700" y="80963"/>
+            <a:ext cx="9810750" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln w="0">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
+            <a:prstDash val="solid"/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3225" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3225" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Када приступачност престаје да функционише? -  пример</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>и</a:t>
+            </a:r>
+            <a:endParaRPr sz="2500" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Failure title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AE27570-AC90-4324-96DB-F8762362801E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="323850" y="1476375"/>
+            <a:ext cx="3486150" cy="628650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ПРИСТУП ДО СТАЈАЛИШТА</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Failure body 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5F5C27-5111-44B5-9A9D-D344CA007CCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="2381250"/>
+            <a:ext cx="3333750" cy="2428875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Нископодно возило не помаже ако до стајалишта води нераван или запречен тротоар без спуштених ивичњака.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Vertical rule 420 142">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1576E0C-9C78-4884-9433-CCCD5098C3B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4000500" y="1352550"/>
+            <a:ext cx="0" cy="3667125"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="14288">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Failure title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3119671A-1D22-432E-BEFD-121A176C8C3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4191000" y="1476375"/>
+            <a:ext cx="3486150" cy="628650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ИНФОРМАЦИЈЕ И КАРТЕ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Failure body 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F293BE22-5CFA-4130-94D8-9678CCC1CA72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4267200" y="2381250"/>
+            <a:ext cx="3333750" cy="2428875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="1875" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Физички приступачна станица није довољна ако се промена перона саопштава само звучно или аутомат за карте није приступачан.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Vertical rule 826 142">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0865B4CD-36FB-4F16-B21F-5717A2526A9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7867650" y="1352550"/>
+            <a:ext cx="0" cy="3667125"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="14288">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Failure title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66756007-6255-4D44-A986-16BF87D4B250}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8058150" y="1476375"/>
+            <a:ext cx="3486150" cy="628650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ИСПРАВНОСТ И ПОДРШКА</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Failure body 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70252A00-FC0E-467F-A41E-78B24B9074C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8134350" y="2381250"/>
+            <a:ext cx="3333750" cy="2428875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Путовање се прекида када лифт или рампа не раде, особље није доступно или нема приступачне информације о промени услуге.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rule 74 548">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{536EF930-C74A-4B9D-B601-BF35C1E679C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="704850" y="5219700"/>
+            <a:ext cx="10782300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Disruption note">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05EE087D-1511-4FBA-9F03-3544C9200A73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876300" y="5429250"/>
+            <a:ext cx="10439400" cy="876300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Квар лифта, замена возила, промена перона или измештање стајалишта захтевају благовремену информацију и приступачну алтернативу.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E05F25A-08FC-4554-BD8E-129AD2A3F5CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Oval 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC60FF4-6154-344D-9FA0-1056AE7520F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
-[...19 lines deleted...]
-                </a:ln>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Реализовање мера и активности у циљу унапређења инклузивног транспорта доприноси постизању већег нивоа </a:t>
-[...97 lines deleted...]
-              </a:ln>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...174 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="548610975"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...126 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Cloud 10"/>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB8811D2-7AC9-499C-81AF-64BB8E11AEED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016578" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3375" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3375" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="3375" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Области и показатељи приступачности</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35743464-45ED-4BDF-8CE8-4F3C10B35E8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="154270111"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="457200" y="1219200"/>
+          <a:ext cx="11277600" cy="4905375"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2333625">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3333750">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5610225">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="476250">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Област процене</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Основно питање</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Примери</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1575" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1575" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>показатеља</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1575" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> (индикатора)</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1575" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria"/>
+                        <a:ea typeface="Cambria"/>
+                        <a:cs typeface="Cambria"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1428750">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Континуитет путовања</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Може ли корисник да заврши цело путовање без неприступачне карике?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Удео путовања без степеника. Број неприступачних тачака. Приступачна алтернатива при квару или поремећају.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1504950">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Физичка и функционална приступачност</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Може ли корисник да приступи инфраструктури и возилу и да их користи?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Удео приступачних стајалишта, станица и возила. Рампе и лифтови. Разлика при укрцавању. Ширина пролаза и простор за маневрисање.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1495425">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Информациона, комуникациона и дигитална приступачност</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Може ли корисник да добије, разуме и употреби потребне информације?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Звучне</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> и </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>визуелне</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>информације</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Приступачност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>интернет</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>странице</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>апликације</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> и </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>аутомата</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Информације</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> о </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>променама</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> и </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>поремећајима</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC987378-B4D1-4805-A085-29DE3EA0D886}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>11</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C80901D5-9A72-2979-E704-306C951A7658}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1038758416"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C3848B5-148C-4CDD-9105-5FAAC181B437}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="998105" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Области</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>показатељи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>приступачности</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD849CF-3939-4603-BCBB-63706B4ED104}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="457200" y="1219200"/>
+          <a:ext cx="11277600" cy="4905375"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2333625">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3333750">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5610225">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="476250">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Област процене</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Основно питање</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Примери показатеља</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1476375">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Организација и поузданост услуге</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Да ли се приступачна услуга стварно и поуздано пружа?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Исправност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>лифтова</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> и </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>рампи</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. Време </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>чекања</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>на</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>асистенцију</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Одбијена</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>укрцавања</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Доступност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>обученог</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>особља</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Поступање</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>по</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>притужбама</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1476375">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Приступ активностима и дестинацијама</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Које активности корисник стварно може да достигне?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Број важних дестинација у одређеном времену. Просторна и временска покривеност. Додатно време, трошак и напор.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1476375">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Безбедност и искуство корисника</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Да ли се путовање реализује безбедно, самостално и достојанствено?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Осећај</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>сигурности</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Потреба</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>за</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>помоћи</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Изложеност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>дискриминацији</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Задовољство</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>корисника</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Број</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>пријављених</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>проблема</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1425" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{553E1644-5865-4256-8D6C-00200DEC1699}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A510F85-5DA6-1081-4760-303783FAC1E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="655551348"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14A240F9-4612-4BC5-8C15-A9861B324A7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1053522" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="3450" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Како оцењивати приступачност?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Assessment bullets">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10BE49FB-37C0-47FF-A63F-D9197C0B1B2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="552450" y="1190625"/>
+            <a:ext cx="11049000" cy="4000500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Јасно одредити ниво процене: један елемент, стајалиште, линија или комплетно путовање.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Показатеље прилагодити врсти путовања, начину превоза, групи корисника и циљу анализе.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Технички стандарди су предуслов, али не доказују да је путовање приступачно у пракси.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Проверити исправност и поузданост елемената, могућност завршетка путовања и искуство корисника.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>У процену укључити особе са различитим врстама инвалидитета.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rule 80 566">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64DB1C6E-4EF9-4F51-9A2D-45565A55491A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="5391150"/>
+            <a:ext cx="10668000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Accessibility foundation">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7861F8AA-B794-4444-995D-1F99C1117097}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="781050" y="5572125"/>
+            <a:ext cx="10629900" cy="971550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1725" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1725" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1725" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Саобраћајна приступачност је темељ инклузивног транспорта јер показује да ли корисник може да планира, започне и заврши путовање и достигне жељену активност уз прихватљиво време, трошак и напор, без угрожавања безбедности и достојанства.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E02ED56D-89A5-41D7-BC11-9B57E75EDB8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>13</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F3E3C42-6BB9-102B-68FC-AEC34688AC69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1433830046"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E50D7A7-7274-EF52-41CD-136FC317E981}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66EAEAC7-809D-8A0F-DB3E-31795019499E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="924214" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="3200" b="1" noProof="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Инклузивни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="3200" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> транспорт као део шире приче</a:t>
+            </a:r>
+            <a:endParaRPr lang="sr-Latn-RS" sz="3200" b="1" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{722752DC-C356-5D2D-DE17-CF5E65A22371}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>13</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0F4B5FE-1B45-D2B9-D5E4-26B284B25333}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle: Rounded Corners 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D128BD01-A337-52BD-A3D9-54DE32D4CE29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="809897" y="1697558"/>
+            <a:ext cx="9387048" cy="1505527"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Дизајн за све и Универзални дизајн</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E141A12-11B1-43F1-C795-F046BA5D220C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="809897" y="3654916"/>
+            <a:ext cx="9387048" cy="1505527"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Саобраћајна правичност</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A81321-3A9E-7B5D-1F26-9CB4463B14DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="557052" y="1414579"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1FE9F33-BA92-8961-3424-0303C7A2853D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="557052" y="3486064"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="95436135"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE3B6241-F4A3-4927-B8AF-62013AB55699}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904875" y="114300"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3375" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3375" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Дизајн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>све</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Универзални</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>дизајн</a:t>
+            </a:r>
+            <a:endParaRPr sz="3375" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="UD definition">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1655E2D1-FEDF-47FA-8EA9-20E36759E0AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="476250" y="1190625"/>
+            <a:ext cx="11239500" cy="4095750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Роналд Мејс је Универзални дизајн описао као </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" b="1" i="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>креирање производа и животног окружења употребљивих за све људе, у највећој могућој мери, без прилагођавања или специјализованог дизајна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Конвенција Уједињених нација проширује овај приступ и на програме и услуге и наглашава да помоћни уређаји остају потребни.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Штајнфелд и Мејсел наглашавају процес који различитим групама људи побољшава </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>перформансе, здравље, добробит и учешће у друштву</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rule 95 575">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1601CBE5-49FA-4B39-952C-37045E0169D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904875" y="5476875"/>
+            <a:ext cx="10382250" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="UD goal">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D790E4A-E79D-4DB5-B452-F3BC716D3D86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1000125" y="5686425"/>
+            <a:ext cx="10191750" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Циљ је да се редовни производи, објекти, возила, информације и услуге од почетка планирају за што шири круг људи.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F81D4C-ECE9-4EB8-AAAF-870AE2587F65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>14</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65B89904-B23D-008A-1FD4-D3B1F5915660}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="190114782"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{395017DF-5D22-4137-A678-A1A99DF979C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="952500" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Шта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Универзални</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>дизајн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>замењује</a:t>
+            </a:r>
+            <a:endParaRPr sz="3450" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="UD limits intro">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF94AFD-1C73-4354-BD4D-581B7187D3B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1123950"/>
+            <a:ext cx="10953750" cy="666750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2200" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Израз „у највећој могућој мери“ значи да једно решење неће у свакој ситуацији у потпуности одговарати свакој особи.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="UD limits">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6837E73B-4E03-4CE8-BE22-F52A535246B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="2133600"/>
+            <a:ext cx="7524750" cy="3143250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="2250">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2250">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Разумно прилагођавање у конкретном случају</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2250">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Помоћне технологије и помагала</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2250">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Личну асистенцију и подршку запослених</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2250">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Техничке стандарде и законске захтеве</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-342900" algn="l">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2250">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Одржавање опреме и поуздано пружање услуге</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rule 150 570">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18858C17-4BB4-447A-AD7D-9AC78ADE933C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1428750" y="5429250"/>
+            <a:ext cx="9334500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="14288">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="UD practical note">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F8213F-5E03-4F74-B4E2-ECDC93541350}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="5619750"/>
+            <a:ext cx="9906000" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1875" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1875" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1875" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Универзални дизајн усмерава основно решење, а додатна подршка покрива потребе које то решење не може потпуно да обухвати.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B68F1F3-5978-43D2-A268-BA1AF48534E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>15</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01ABD65C-A81B-382C-AC82-BA7D41D94317}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1023431792"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85BF3056-8174-45C5-97AB-3506B3B85E8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="942686" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Дизајн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>све</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Универзални</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>дизајн</a:t>
+            </a:r>
+            <a:endParaRPr sz="3450" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="UD column title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6FD952D-B86D-4CD0-9A4C-933269EA83D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876300" y="1409700"/>
+            <a:ext cx="4572000" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2175" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2175" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2175" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>УНИВЕРЗАЛНИ ДИЗАЈН</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="DfA column title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDE85F2B-6974-4F28-816C-C9315E7DE1C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6762750" y="1409700"/>
+            <a:ext cx="4572000" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2175" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2175" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2175" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ДИЗАЈН ЗА СВЕ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Vertical rule 640 135">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E444D3DA-BA11-40DE-898E-36BBC13F9AA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1285875"/>
+            <a:ext cx="0" cy="3762375"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="14288">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="UD column">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09423D7A-636B-434A-8679-A3EFE39FCD68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="2143125"/>
+            <a:ext cx="4762500" cy="2428875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Појам је уобичајен у Сједињеним Државама, Јапану и скандинавским земљама. Нагласак је на употребљивости редовних производа, окружења, програма и услуга за што шири круг људи.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="DfA column">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9C593F6-3AD2-4FB9-8D26-7A645A1F00DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6667500" y="2143125"/>
+            <a:ext cx="4762500" cy="2428875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Појам је чешћи у другим европским земљама. Посебно наглашава различитост људских потреба, социјалну укљученост, равноправност и учешће крајњих корисника у пројектовању.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rule 135 535">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD579FFB-7B83-4B1A-8598-1315DB1001B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1285875" y="5095875"/>
+            <a:ext cx="9620250" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Comparison conclusion">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7E08C25-0CD2-4FB3-A977-771EACC48D7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1666875" y="5381625"/>
+            <a:ext cx="8858250" cy="666750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Концепти су блиски и у пракси се често користе као еквивалентни појмови.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93FB028A-50F6-4D48-81F9-FEF74D1CC20A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>16</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{925636E6-6FDA-12D2-65A0-06E750643940}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1243758072"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BFD1ED5-D83D-49BF-8960-110CC9AC2DC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="924213" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3450" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Принципи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>универзалног</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3450" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>дизајна</a:t>
+            </a:r>
+            <a:endParaRPr sz="3450" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{767EE67A-FB60-49F3-AF27-A099B9563BBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2325682457"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="457200" y="1143000"/>
+          <a:ext cx="11277600" cy="4953000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="666750">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3286125">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="7324725">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="457200">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Бр.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Принцип</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Пример примене у саобраћају</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1123950">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Равноправна употреба</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Заједнички приступ станици. Рампа у главном правцу кретања. Исте информације и могућности куповине карте за све.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1123950">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Флексибилност у употреби</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Карта се купује на шалтеру, аутомату, интернету или у возилу. Информације се добијају визуелно, звучно и тактилно.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1123950">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Једноставна и интуитивна употреба</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Доследна сигнализација, јасно означени перони и излази, једноставан аутомат, препознатљиви симболи и језик.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1123950">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Уочљиве информације</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Latn-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Истовремена звучна и визуелна најава. Добар контраст. Тактилне ознаке. Дигиталне услуге компатибилне са читачима екрана.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B7DF706-2367-481A-AF79-7D8B8C0E68F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>17</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA8727ED-A9A1-97DC-23A1-C0D339C430A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644250530"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0DDC9A9-238D-4AC1-8C08-609277E8CFDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="951923" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3150" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3150" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3150" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Принципи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3150" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3150" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>универзалног</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3150" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3150" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>дизајна</a:t>
+            </a:r>
+            <a:endParaRPr sz="3150" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82FC423E-4AD4-4522-A1A1-6B704560B6B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="812329799"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="457200" y="1257300"/>
+          <a:ext cx="11277600" cy="4715829"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="666750">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3286125">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="7324725">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="495300">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Бр.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Принцип</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr sz="1575" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Пример примене у саобраћају</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="1E578E"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1406843">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Толеранција на грешку</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Потврда пре куповине карте. Повратак на претходни корак. Заштита на ивици перона. Сензори који спречавају затварање врата над путником.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1406843">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Мали физички напор</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Нископодно</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> возило. Команде које захтевају малу силу. Места за седење и одмор. Кратке и логично организоване пешачке везе.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="F3F7FC"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1406843">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="2025" b="1">
+                          <a:solidFill>
+                            <a:srgbClr val="1E578E"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>7</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Одговарајућа величина и простор</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="sr-Cyrl-RS" sz="1800" b="0" noProof="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Простор за инвалидска колица, ходалице, дечја колица и пртљаг. Команде у домету. Довољна ширина пролаза и добра видљивост.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="A6BCD6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Principles note">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39237447-46DB-459B-8495-86068F3A7B65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="857250" y="6115050"/>
+            <a:ext cx="10477500" cy="428625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1575" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1575" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1575" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Принципи су оквир за пројектовање и процену, а не технички стандард или потпуна листа услова доброг решења.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEBCC491-3EE1-48E9-9167-1722FDA7D733}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>18</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E97D926-25F9-25B8-73B1-136F60A9C990}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="995775405"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E81C8E5E-9826-4D9F-9AB7-940D12A3D23E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{E2598689-54C9-18A7-3A19-ED76AA08988F}" type="slidenum">
+              <a:rPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D44822-4615-4AAF-AFC1-6F6CEF2512A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="4000">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Теме:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFAD7AAF-0B61-4BEA-B5D8-AC77083F0F3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="11353800" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="279400" indent="-127000" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Појам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> инклузивног </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>транспорта</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="279400" indent="-127000" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>саобраћајног</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="279400" indent="-127000" algn="l">
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Дизајн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>све</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Универзални</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>дизајн</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="279400" indent="-127000" algn="l">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Саобраћајна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>правичност</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="808080"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3125322534"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C58DBACC-6922-4AB4-BB53-DF6C4B6D1B25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904875" y="114300"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Саобраћајна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>правичност</a:t>
+            </a:r>
+            <a:endParaRPr sz="3600" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Equity definition">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF703789-F697-4699-912C-951D178CFC13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="1123950"/>
+            <a:ext cx="11144250" cy="1000125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Саобраћајна правичност је шири концепт од инклузивног транспорта и подразумева </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2025" b="1" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>праведну расподелу користи и оптерећења саобраћајних улагања међу демографским категоријама и у простору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2025">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Equality title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE9CFF4A-D8F8-4FC4-9847-DD221656D0E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904875" y="2667000"/>
+            <a:ext cx="4476750" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ЈЕДНАКОСТ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Equity title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603527BF-2932-4CB5-822D-5735D66ECD72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6810375" y="2667000"/>
+            <a:ext cx="4476750" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ПРАВИЧНОСТ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Vertical rule 640 264">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{846D633D-8805-45EB-9AB5-768D906AEF92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="2514600"/>
+            <a:ext cx="0" cy="2238375"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="14288">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Equality body">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37C08472-6C60-4765-BD30-D30EAC848217}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="952500" y="3429000"/>
+            <a:ext cx="4381500" cy="1000125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Истоветно поступање према свим корисницима и једнака количина ресурса или подршке.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Equity body">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D55CACC2-8D2B-46E8-A905-A6B06E253E76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6858000" y="3286125"/>
+            <a:ext cx="4381500" cy="1285875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Расподела ресурса и подршке према потребама и препрекама, како би корисници имали упоредиве могућности.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rule 95 525">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0539194B-9215-4130-A664-423AF689FBF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904875" y="5000625"/>
+            <a:ext cx="10382250" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Equity types">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84A4856B-663D-4A5E-B9E3-B72FBCE2191F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1047750" y="5286375"/>
+            <a:ext cx="10096500" cy="952500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1875" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Хоризонтална правичност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> разматра кориснике са сличним потребама. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1875" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Вертикална правичност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1875">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> расподељује подршку међу групама са различитим потребама и способностима.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{453CCCE5-5B3D-4FB7-9115-14B110B7C3BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>19</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1D5CB87-C1BB-3B05-573A-2ADF971AB087}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1554440578"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Cloud 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206943CC-E36C-4639-90CE-485BC4110CC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6701246" y="2151016"/>
             <a:ext cx="4519748" cy="1149531"/>
           </a:xfrm>
           <a:prstGeom prst="cloud">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Cyrl-RS" noProof="0" dirty="0"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Cloud 9"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="10" name="Cloud 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF8B24E-DFDC-4F58-9836-D757D972C6A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="261257" y="2037806"/>
             <a:ext cx="5394960" cy="1149531"/>
           </a:xfrm>
           <a:prstGeom prst="cloud">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Cyrl-RS" noProof="0" dirty="0"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE2386B1-B16E-4BAA-AD08-BB82EE3BA1CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="980660" y="505030"/>
             <a:ext cx="10019212" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...11 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>Хоризонтална саобраћајна правичност се огледа кроз следећа два аспекта:</a:t>
+              <a:t>Хоризонтална</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>саобраћајна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>правичност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>се</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>огледа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>кроз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>следећа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>два</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>аспекта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sr-Cyrl-RS" sz="2400" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="sr-Cyrl-RS" sz="2400" noProof="0" dirty="0">
-[...1 lines deleted...]
-              <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01314388-93F4-475A-9BCB-208B5403EA9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9E6A3A0C-5B1B-4859-8A9F-0D6B550C0C8D}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>11</a:t>
+            <a:fld id="{844E025A-983C-6D44-79C6-4612AACD43FC}" type="slidenum">
+              <a:rPr/>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr lang="sr-Cyrl-RS" noProof="0" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3D1A3B2-71D7-443A-BD9A-353D990669D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="976174" y="2499752"/>
             <a:ext cx="3813223" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" b="1" noProof="0" dirty="0">
+              <a:rPr b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>ПРАВЕДНА РАСПОДЕЛА РЕСУРСА</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" noProof="0" dirty="0">
+              <a:rPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BEEF927-F16C-4D99-AD90-33243B036723}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7606775" y="2389388"/>
             <a:ext cx="2708690" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" b="1" noProof="0" dirty="0">
+              <a:rPr b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>ПРОБЛЕМ ЕКСТЕРНИХ </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="sr-Cyrl-RS" b="1" noProof="0" dirty="0">
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>ТРОШКОВА </a:t>
             </a:r>
-            <a:endParaRPr lang="sr-Cyrl-RS" noProof="0" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
-              <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Google Shape;205;p31"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Google Shape;205;p31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1CFF52C-5B55-449C-8766-8B5E26C50026}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3">
             <a:alphaModFix amt="80000"/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-8782544" flipH="1">
             <a:off x="6735978" y="1614238"/>
             <a:ext cx="1124399" cy="510031"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Google Shape;205;p31"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Google Shape;205;p31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C1D3316-083B-4B88-AB9A-855E1D2909FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4">
             <a:alphaModFix amt="80000"/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="19337874" flipH="1" flipV="1">
             <a:off x="4175231" y="1554889"/>
             <a:ext cx="1124399" cy="466572"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Rectangle 11"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE07BE6-82EF-4CF7-9DCF-93B3C1041081}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="370114" y="3735364"/>
             <a:ext cx="5455920" cy="2031325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...3 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>Хоризонтална правичност захтева да људи са сличним потребама и способностима добију сличан удео ресурса и сносе сличан удео трошкова. То имплицира да потрошачи треба да „добију оно што плаћају и плате за оно што добију“ осим ако субвенције нису посебно оправдане.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Rectangle 12"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0E60124-028A-4876-95C8-A1E80BD2E01C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6466114" y="3722301"/>
             <a:ext cx="5408023" cy="2052000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...3 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t>Екстерни трошкови, као што су субвенције за инфраструктуру, кашњења услед загушења и саобраћајних незгода, трошкови загађења које једна особа намеће другима, хоризонтално су неправедни. Праведност захтева минимизирање или компензацију ових трошкова.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...2 lines deleted...]
-          <p:cNvCxnSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Straight Connector 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD40CCBC-85FC-4F43-A63D-C2CC6B7D0F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvCxnSpPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6106885" y="2095636"/>
             <a:ext cx="45721" cy="4592547"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
-      </p:cxnSp>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64C5534D-E4BD-2F6F-CD51-7C0BE3D40599}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1125346001"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...1 lines deleted...]
-  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Cloud 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB347BF-3098-474D-B832-617587327C07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8721633" y="1706880"/>
+            <a:ext cx="3100253" cy="1140823"/>
+          </a:xfrm>
+          <a:prstGeom prst="cloud">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Cloud 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{104AE9FA-9D0A-477D-AE73-68034948BF23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4920344" y="1537063"/>
+            <a:ext cx="3348444" cy="1663337"/>
+          </a:xfrm>
+          <a:prstGeom prst="cloud">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Cloud 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54B3C888-86F3-42FD-B0AA-7B77EC0C853D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="280851" y="1574279"/>
+            <a:ext cx="4258490" cy="1449977"/>
+          </a:xfrm>
+          <a:prstGeom prst="cloud">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675DFC4D-8B57-40C1-A702-ECF13C325449}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="901336" y="0"/>
+            <a:ext cx="10019212" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Вертикална саобраћајна правичност се описује кроз следеће три категорије:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F9AC60E-5F49-49EC-A5BC-B48BDC9751CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6DF2BE2-2DFA-1C03-677D-BDC2260D6D92}" type="slidenum">
+              <a:rPr/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Google Shape;205;p31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFBEFE93-B731-465E-B535-25C9EB840C1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix amt="80000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-8782544" flipH="1">
+            <a:off x="8342710" y="882718"/>
+            <a:ext cx="1124399" cy="510031"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Google Shape;205;p31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8186D010-08C6-402D-B255-0E85CBB93641}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="80000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="19337874" flipH="1" flipV="1">
+            <a:off x="2882010" y="940936"/>
+            <a:ext cx="1124399" cy="466572"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Straight Connector 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E834EAC-1599-4CCB-BBCB-3E3DE20059C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4839787" y="2030322"/>
+            <a:ext cx="45721" cy="4592547"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Straight Connector 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C19525A1-6E47-4B8F-9080-417B08A0BF73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8349341" y="2012905"/>
+            <a:ext cx="45721" cy="4592547"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B27F4BE2-6B78-4CD5-9298-43B91B635E2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="550816" y="1815626"/>
+            <a:ext cx="3718560" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ИНКЛУЗИВНОСТ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>(са акцентом на потребе мобилности и способности) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{906939D1-E087-4698-AB92-54A02385ACDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4797384" y="1951096"/>
+            <a:ext cx="3456270" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ДОСТУПНОСТ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>(са акцентом на примања)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00E8AF4F-F32A-4670-A922-FF312CBBB30A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8982858" y="2094801"/>
+            <a:ext cx="2509341" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>СОЦИЈАЛНА ПРАВДА </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Google Shape;205;p31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2D08B7C-8106-4858-8CB7-9ED2445997EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix amt="80000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="15777877" flipH="1">
+            <a:off x="6483111" y="1128722"/>
+            <a:ext cx="1034029" cy="519313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E241B5F-C188-4D01-A5BD-A27A6A35E23A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222068" y="3066480"/>
+            <a:ext cx="4376057" cy="3108960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Вертикална правичност захтева да транспортни системи служе путницима који имају проблема са реализовањем кретања. Ово је могуће остварити кроз мултимодално планирање, за остваривање потреба особа које не могу или не би требало да возе, и универзални дизајн који обезбеђује да транспортни објекти и услуге буду доступни за све кориснике, укључујући особе са инвалидитетом.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rectangle 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B402BBB-4D6C-41FB-8615-3139050C692F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5007428" y="3272972"/>
+            <a:ext cx="3339737" cy="2011680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Вертикална правичност претпоставља да јавне политике треба да фаворизују економски угрожене групе и да обезбеде да људи са нижим приходима могу да приуште основну мобилност.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rectangle 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0FEC683-97A3-4B2C-A97A-433E17962BCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8456023" y="2990782"/>
+            <a:ext cx="3418114" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Циљеви социјалне правде баве се решавањем структурних друштвених неједнакости као што су различити облици дискриминације. Обично се ови проблеми решавају кроз успостављање програма и циљева за афирмативне акције као и кроз обуку запослених.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DAC665A-EA9C-4208-F2F0-AE87C09C0B28}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1112140174"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{962735E2-ED33-4647-AF89-0027039E3318}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="878032" y="80963"/>
+            <a:ext cx="9810750" cy="742950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3075" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3075" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Саобраћајна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>правичност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>особе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>са</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>инвалидитетом</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Case intro">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DADFB39E-E075-4E4C-9439-3F2FBE0684FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="1095375"/>
+            <a:ext cx="11144250" cy="857250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Особе са инвалидитетом се суочавају са системским, физичким, информационим, финансијским и институционалним баријерама. Зато су мере вертикалне правичности посебно важне.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Case number 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BED6364-CB9D-4A06-AF82-84852AFC930D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2381250"/>
+            <a:ext cx="523875" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E578E"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Case title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D236B55A-F57A-4E9A-9167-F3DA31B6C105}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="2400300"/>
+            <a:ext cx="2714625" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ИНКЛУЗИВНОСТ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Case body 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD6A7F65-1C80-470F-A000-0B68B22F9326}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4238625" y="2362200"/>
+            <a:ext cx="7239000" cy="723900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Стајалиште има тактилно поље, али до њега не води тактилна стаза или пешачки прелаз нема звучну најаву.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rule 155 338">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17594E38-5390-4494-888F-6F87F043F62E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="3219450"/>
+            <a:ext cx="10001250" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Case number 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFC767EA-3401-4F16-B23F-7916EC5A0A06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3505200"/>
+            <a:ext cx="523875" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E578E"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Case title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B8F0D28-C790-4CBA-B557-A8071275F67D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="3524250"/>
+            <a:ext cx="2714625" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ДОСТУПНОСТ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Case body 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{986FEAA2-0B41-4C3D-B008-8A0132A8978A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4238625" y="3486150"/>
+            <a:ext cx="7239000" cy="723900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Без повластице, особа са нижим приходима издваја већи део зараде за свакодневно путовање.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rule 155 456">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69A5C548-40B2-4FF9-86CA-CC9ABC77E5BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="4343400"/>
+            <a:ext cx="10001250" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="A6BCD6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Case number 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E242719-A3D8-4F40-B0D6-79FBAFBB4085}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4629150"/>
+            <a:ext cx="523875" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E578E"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2325" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Case title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4C38838-2882-46F4-877C-3796334CD343}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="4648200"/>
+            <a:ext cx="2714625" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>СОЦИЈАЛНА ПРАВДА</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Case body 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8071AF39-73B3-486E-818B-3858C90F461F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4238625" y="4610100"/>
+            <a:ext cx="7239000" cy="723900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Дискриминација или неприхватљиво понашање путника и особља могу онемогућити равноправно коришћење услуге.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Case conclusion">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF4C65EE-4E23-4E51-82EB-4EC12C588933}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1333500" y="5953125"/>
+            <a:ext cx="9525000" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2025" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Већа подршка омогућава упоредиве могућности за мобилност и учешће у друштву.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E039514-46E5-411F-B273-6941B51CE283}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>22</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Oval 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E202FA-076A-1C8F-BCB7-FD51B6AC8D2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1907591211"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Closing slide anchor">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71AB0FF3-5EC6-46E5-A546-DFD2347FEBFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9525" cy="9525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2173460"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A101E2-CD5F-458B-9975-170CEC7FBA2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6090305"/>
+            <a:ext cx="12192000" cy="767695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCCFF">
+              <a:alpha val="69804"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr kern="0">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A101E2-CD5F-458B-9975-170CEC7FBA2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="5110592"/>
+            <a:ext cx="12191999" cy="991178"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+              <a:alpha val="70000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr kern="0">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A101E2-CD5F-458B-9975-170CEC7FBA2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="4183129"/>
+            <a:ext cx="12192000" cy="991178"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+              <a:alpha val="70000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr kern="0">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A101E2-CD5F-458B-9975-170CEC7FBA2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3203415"/>
+            <a:ext cx="12192001" cy="991178"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+              <a:alpha val="70000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr kern="0">
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D12A0335-56E5-42A4-A413-E0E59B51DFA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{202359C0-8A7A-196E-DD58-8E6569619F09}" type="slidenum">
+              <a:rPr/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13730E0-2722-46A3-A76A-49DD896EFAEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="851263" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Појам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> инклузивног </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>транспорта</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sr-Cyrl-RS" sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="4000" dirty="0">
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22529" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AD7BE48-31DF-4638-849C-4D9A439C28EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222069" y="891302"/>
+            <a:ext cx="11639005" cy="2000548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr algn="just">
+              <a:defRPr sz="1650">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="1650">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Експертска група за урбану мобилност Европске комисије дефинише </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" noProof="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>инклузивни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> транспорт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> као систем и услуге који су приступачни, расположиви, доступни и прихватљиви свим члановима друштва. Систем треба да омогући самостално, безбедно и достојанствено путовање.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="1650">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Обухвата особе са инвалидитетом, старије, децу, труднице, родитеље са дечјим колицима, особе са привременим ограничењима, ниским приходима и оне који не познају језик или град. Кључне су </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" b="1" i="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>4А димензије</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2000" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9FB08B-6DE3-4E3F-AA0D-962DD02B3BCD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4328350" y="6211669"/>
+            <a:ext cx="7232468" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Односи се на креирање саобраћајног окружења које је безбедно, сигурно, комфорно и пуно поштовања према свим корисницима.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36081D3-C22B-4950-93D4-007447CD0281}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4232366" y="3286037"/>
+            <a:ext cx="7776754" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Фокусира се на креирање транспортних система који се могу једноставно користити од стране свих, укључујући и особе са физичким, сензорним или когнитивним инвалидитетом.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C2B6A2D-6CBE-4702-AA5A-A1DBDDBCBD04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="248192" y="3344091"/>
+            <a:ext cx="4010298" cy="679269"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Приступачност (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" i="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Accessibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36435893-AD6B-4030-B24D-650733099394}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="235132" y="4349932"/>
+            <a:ext cx="4049485" cy="496388"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Расположивост (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" i="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Availability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BBBF764-67B8-4DBF-8D3F-AACDF3690330}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4262845" y="4325873"/>
+            <a:ext cx="7746275" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Постојање</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>одговарајућих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>разноврсних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>могућности</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>превоза</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>како</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>би</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>се</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>задовољиле</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>потребе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>различитих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>појединаца</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>заједница</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A18B7A6A-FF9F-41C4-9DFD-EE153A18A2ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="222069" y="5355772"/>
+            <a:ext cx="4062548" cy="431073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent6"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent6"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Доступност (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" i="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Affordability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA8BCA6-9411-433C-B2BD-750C62C50829}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4275908" y="5279459"/>
+            <a:ext cx="7733212" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Подразумева стварања транспортних услуга које су финансијски доступне свим социоекономским категоријама друштва.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F456FEB6-1F48-41E6-8968-B5CC10BAC6BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="248194" y="6217920"/>
+            <a:ext cx="4088674" cy="444137"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent6"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent6"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Прихватљивост (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" i="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Acceptability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB4B45C-7A00-DBEF-25D4-B5D7A401692E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195943" y="40906"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3125322534"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64509D20-7700-F797-C49A-C7E5E1D8BD20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EFD6AB9A-5F9E-5F59-51AB-3C8734130965}" type="slidenum">
+              <a:rPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC628545-D722-865E-8F3F-C4D2F01EA6A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="851263" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>П</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ојам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> инклузивног </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>транспорта</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="4000" dirty="0">
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22529" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8725A72-9EF9-3372-A300-08F2961E397E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="289560" y="904757"/>
+            <a:ext cx="11639005" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Примери елемената 4А димензија приказани су за три најчешћа начина кретања особа са инвалидитетом:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFA7DE19-8350-4D27-AD79-A3DABA2201FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1033062" y="2312153"/>
+          <a:ext cx="10152000" cy="4326760"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="5076000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5076000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Приступачност (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="1" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Accessibility</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>) </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="E5EBF7"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Расположивост (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="1" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Availability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFF6DB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1800000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање рампи и спуштених ивичњака,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање тактилних стаза и поља безбедности за особе са оштећењем вида,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање звучне сигнализације на семафорима,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Адекватан квалитет пешачких површина (довољна ширина, квалитет подлоге).</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="E5EBF7"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање пешачких површина уопште,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање пешачких површина у континуитету,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање алтернативних рута кретања.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFF6DB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Доступност (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Affordability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="EBF4E4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Прихватљивост (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Acceptability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFDBFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1548000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Финансијске олакшице – набавка ортопедских помагала које олакшавају/омогућавају самостално кретање (нпр. инвалидска колица).</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="EBF4E4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Уређеност и осветљеност пешачких површина,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Друштвено разумевање потреба особа са инвалидитетом (нпр. паркирање на тротоарима). </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFDBFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Graphic 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEC29D64-87A2-4F08-8550-158D54F5E63E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5638800" y="1325563"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59C41C3B-4564-68A6-E49B-8BB8379EF258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195943" y="40906"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3578024735"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76885C9F-B931-775C-5487-E76CD9AB1C0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EE5B3003-2C54-13C6-9832-7637201064DE}" type="slidenum">
+              <a:rPr/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDCC615-81EE-73D8-D601-B46E59903D4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="851263" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Појам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> инклузивног </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>транспорта</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="4000" dirty="0">
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22529" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAD0D75C-612C-DD01-F749-7F38025C9B8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="289560" y="904757"/>
+            <a:ext cx="11639005" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Примери елемената 4А димензија приказани су за три најчешћа начина кретања особа са инвалидитетом:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DBD5B80-8078-4843-9C0A-615FB3B6DC1D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442157313"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1033062" y="2312153"/>
+          <a:ext cx="10152000" cy="4248000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="5076000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5076000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="435725">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Приступачност (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="1" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Accessibility</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>) </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="E5EBF7"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Расположивост (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="1" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Availability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFF6DB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1979352">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria"/>
+                        <a:ea typeface="Cambria"/>
+                        <a:cs typeface="Cambria"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="E5EBF7"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria"/>
+                        <a:ea typeface="Cambria"/>
+                        <a:cs typeface="Cambria"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFF6DB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="407792">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Доступност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1" dirty="0">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Affordability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="EBF4E4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" dirty="0" err="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Прихватљивост</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1" dirty="0">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Acceptability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" dirty="0">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFDBFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1425131">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria"/>
+                        <a:ea typeface="Cambria"/>
+                        <a:cs typeface="Cambria"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="EBF4E4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr sz="1800" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria"/>
+                        <a:ea typeface="Cambria"/>
+                        <a:cs typeface="Cambria"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFDBFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Graphic 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A966F8AC-8888-49E3-B00E-B2A6CCDF5360}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5466000" y="1227922"/>
+            <a:ext cx="1260000" cy="1260000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADA914BD-7541-BFDC-B801-F33ECCB8A66E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1033062" y="2706255"/>
+            <a:ext cx="5061527" cy="2004290"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E5EBF7"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Уградња система и уређаја који омогућавају/олакшавају управљање и/или путовање возилом (нпр. ручне команде, прилагођавање точка управљача),</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Прилагођавање возила за лакши улазак/излазак путника (шири отвор врата, рампе и лифтови).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDD5A76-3B80-154C-8002-F4B9B8272C9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6094589" y="2706255"/>
+            <a:ext cx="5090473" cy="2004290"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF6DB"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Постојање одређеног броја адаптираних возила на тржишту,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Постојање сервисних центара који уграђују и одржавају прилагођену опрему,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Постојање ауто-школа које могу реализовати обуку,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Постојање адекватних паркинг места.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2081CB2-AD0A-FE1B-7A07-BB5099D96910}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1033062" y="5104647"/>
+            <a:ext cx="5061527" cy="1455506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EBF4E4"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Финансијске олакшице – субвенције за адаптацију возила, ослобађање од пореза, смањен износ за регистрацију возила.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD24641A-A8C0-9276-27CB-2400C379564C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6109062" y="5104648"/>
+            <a:ext cx="5061527" cy="1455506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFDBFF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Обезбеђивање комфора током вожње (ергономске команде, удобан положај).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>• Друштвена прихватљивост особа са инвалидитетом као возача.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4289ED2D-F23D-DE5E-25D8-1A615BF5254D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195943" y="40906"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1431247734"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
-                        <p:cond evt="onBegin" delay="0">
-[...1 lines deleted...]
-                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="53" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...484 lines deleted...]
-                                        <p:cTn id="36" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
-                                      <p:cBhvr>
-                                        <p:cTn id="37" dur="500" fill="hold"/>
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="7" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
-                                        </p:tgtEl>
-[...169 lines deleted...]
-                                          <p:spTgt spid="12"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="49" dur="500" fill="hold"/>
+                                        <p:cTn id="8" dur="500" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="12"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
                         <p:par>
-                          <p:cTn id="50" fill="hold">
+                          <p:cTn id="10" fill="hold">
                             <p:stCondLst>
-                              <p:cond delay="1000"/>
+                              <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="51" presetID="7" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="afterEffect">
+                                <p:cTn id="11" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="52" dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="13"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="53" dur="500" fill="hold"/>
+                                        <p:cTn id="13" dur="500" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="13"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="54" dur="500" fill="hold"/>
+                                        <p:cTn id="14" dur="500" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="13"/>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="19" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="20" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="25" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="26" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="11" grpId="0" animBg="1"/>
-[...5 lines deleted...]
-      <p:bldP spid="13" grpId="0"/>
+      <p:bldP spid="5" grpId="0" animBg="1"/>
+      <p:bldP spid="6" grpId="0" animBg="1"/>
+      <p:bldP spid="8" grpId="0" animBg="1"/>
+      <p:bldP spid="9" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Cloud 22"/>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6994BBF4-783D-B56E-70FC-A5E2EDB4AA3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8C630A04-5A25-9E0C-9436-126091DB86B3}" type="slidenum">
+              <a:rPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D8E236-6E1C-9857-5C6F-29AF2C8CE402}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="851263" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Појам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> инклузивног </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="4000" dirty="0" err="1">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>транспорта</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr sz="4000" dirty="0">
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="4000" dirty="0">
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22529" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07B8C73B-FBA9-E30B-F9C5-E350AB407568}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="289560" y="904757"/>
+            <a:ext cx="11639005" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" u="none" strike="noStrike" cap="none" baseline="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Примери елемената 4А димензија приказани су за три најчешћа начина кретања особа са инвалидитетом:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" i="0" u="sng" strike="noStrike" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{566CDCBC-8F2D-4408-93E5-3483FFBFEA37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1033062" y="2312153"/>
+          <a:ext cx="10152000" cy="4529080"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="5076000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5076000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Приступачност (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="1" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Accessibility</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>) </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="E5EBF7"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Расположивост (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="1" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Availability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFF6DB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1800000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Постојање</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>аутобуса</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>који</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>имају</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>приступачан</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>улаз</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Прилагођеност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>унутрашњости</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>возила</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>довољно</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>простора</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>за</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>инвалидска</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>колица</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>аудио</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>најаве</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>станица</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>визуелни</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>дисплеји</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>),</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Резервисана</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>седишта</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> у </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>близини</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>врата</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Постојање</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>адекватне</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>инфраструктуре</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>која</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>води</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>до</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>од</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>стајалишта</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="E5EBF7"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Просторна и временска покривеност линија,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Постојање специјалног превоза на захтев,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Удео приступачних возила,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" algn="l" defTabSz="914400">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Довољан број возача обучених за помоћ особама са инвалидитетом.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFF6DB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Доступност (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Affordability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="EBF4E4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Прихватљивост (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Acceptability</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFDBFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1476000">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Финансијске олакшице – бесплатне карте или попуст,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• Повлашћен превоз за личне асистенте.</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:endParaRPr sz="1800" b="0" kern="1200">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria"/>
+                        <a:ea typeface="Cambria"/>
+                        <a:cs typeface="Cambria"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="EBF4E4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Обученост</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>возача</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>приликом</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>уласка</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>изласка</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>из</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>возила</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Уређеност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> и </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>осветљеност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>стајалишта</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>,</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>• </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>Култура</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>путника</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> – </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>слободан</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>простор</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>за</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>путнике</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> у </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>инвалидским</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>колицима</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria"/>
+                          <a:ea typeface="Cambria"/>
+                          <a:cs typeface="Cambria"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cmpd="sng">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFDBFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Graphic 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C2C9DC5-3660-4AC1-9C60-A5AD8E02BFBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5389062" y="1115369"/>
+            <a:ext cx="1440000" cy="1440000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{167D3A12-B3D4-3AF5-2CC7-E46BC9CBE904}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8721633" y="1706880"/>
-            <a:ext cx="3100253" cy="1140823"/>
+            <a:off x="195943" y="40906"/>
+            <a:ext cx="629194" cy="654453"/>
           </a:xfrm>
-          <a:prstGeom prst="cloud">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sr-Cyrl-RS" noProof="0" dirty="0"/>
-[...129 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Вертикална саобраћајна правичност се описује кроз следеће три категорије:</a:t>
-[...1391 lines deleted...]
-              </a:ln>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...7855 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1810721613"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...218 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="5" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0D11C8D-BAD6-4E94-99A2-E961E97B4BB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="211183" y="365126"/>
-[...64 lines deleted...]
-            <a:ext cx="11769634" cy="5509200"/>
+            <a:off x="945210" y="40906"/>
+            <a:ext cx="9810750" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln w="0">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
+            <a:prstDash val="solid"/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3375" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3375" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>саобраћајног</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3375" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:endParaRPr sz="3375" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Intro">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54BB67BD-34A3-4408-B1AA-9F59714B074C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="495300" y="971549"/>
+            <a:ext cx="11144250" cy="981941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="222A35"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Приступачност има два повезана значења: могућност коришћења транспортног система и могућност достизања жељених активности и дестинација.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{309D4830-E771-420D-A313-A8727251C176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="9513" b="7656"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2427572" y="2410690"/>
+            <a:ext cx="7336856" cy="4339245"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EB44BCB-4AAF-4C80-AF18-3B214625EDE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E2AB6A2-CC23-B0A0-740B-810542D5B6F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
-[...19 lines deleted...]
-                </a:ln>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>У глобалном извештају Уједињених Нација</a:t>
-[...34 lines deleted...]
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...155 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768395834"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...218 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...23 lines deleted...]
-          <p:cNvPr id="2" name="Slide Number Placeholder 1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425528AF-C016-41C4-888E-B832C18EDB2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...22 lines deleted...]
-          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="209006" y="480102"/>
-            <a:ext cx="11524129" cy="1077218"/>
+            <a:off x="905741" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln w="0">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
+            <a:prstDash val="solid"/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3225" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3225" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>Непрекинути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>ланац</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>приступачног</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>путовања</a:t>
+            </a:r>
+            <a:endParaRPr sz="3225" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1E578E"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE606AFF-8A55-43C6-8500-987FCFBEB3A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="971550"/>
+            <a:ext cx="11734800" cy="5867400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDA99CF-0A86-4BA6-8E96-D877FE1EA1B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8304CC7-585C-83EE-0C6F-BA0EDB34EB5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
-[...28 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Имајући у виду значај саобраћајне приступачности, поставља се питање на који начин се она може измерити. Приликом мерења приступачности у литератури се препознаје велики број индикатора различитих типова. </a:t>
-[...39 lines deleted...]
-              </a:ln>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg2">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...1 lines deleted...]
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2060363349"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...128 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Number Placeholder 1"/>
+          <p:cNvPr id="6" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{648CE27B-B172-4FB8-AC0C-21C3A97625D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...22 lines deleted...]
-          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="183776" y="383288"/>
-            <a:ext cx="12008224" cy="1354217"/>
+            <a:off x="904875" y="85154"/>
+            <a:ext cx="9810750" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln w="0">
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
+            <a:prstDash val="solid"/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...21 lines deleted...]
-              <a:tabLst/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="3225" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr sz="3225" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sr-Cyrl-RS" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...9 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>С обзиром да су приказани индикатори у већој мери окренути ка мерењу мобилности кроз показатеље као што су брзина путовања, кашњења услед гужви, ниво услуге и слично, </a:t>
-[...20 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:t>Приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="sr-Cyrl-RS" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...9 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>даје пет препорука за мерење приступачности. </a:t>
-[...30 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:t>обухвата</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>У оквиру ових препорука посебан акценат се ставља на анализирање потреба особа са инвалидитетом:</a:t>
-[...4 lines deleted...]
-              </a:ln>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>више</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>врста</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3225" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>препрека</a:t>
+            </a:r>
+            <a:endParaRPr sz="3225" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="1E578E"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Cambria"/>
+              <a:ea typeface="Cambria"/>
+              <a:cs typeface="Cambria"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Half Frame 4">
-[...288 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Accessibility dimensions">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36169375-0156-44F9-B5F1-D9BF87A64506}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1528355" y="1900875"/>
-            <a:ext cx="10345782" cy="4616648"/>
+            <a:off x="552450" y="1219200"/>
+            <a:ext cx="11049000" cy="4333875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-[...7 lines deleted...]
-              </a:spcBef>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="l">
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="12"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" noProof="0" dirty="0">
-[...6 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:rPr lang="sr-Latn-RS" sz="2400" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>Приступачност треба разматрати из угла </a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>Физичка и функционална приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>различитих корисника</a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>: инфраструктура, објекти, возила, рампе, лифтови и простор за маневрисање.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="12"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t> (возачи, </a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>Информациона и комуникациона приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>невозачи</a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>: исте информације у звучном, визуелном и тактилном облику.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="12"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>, особе са инвалидитетом), </a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>Дигитална приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>начина путовања</a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>: интернет странице, апликације и аутомати за карте које могу да користе различити корисници.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="12"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t> (немоторизована и моторизована путовања) и </a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>Организациона приступачност</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>циљева</a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>: доступно особље, асистенција и поступци који омогућавају путовање.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t> (образовање, посао, куповина, здравствена заштита, рекреација, итд.).</a:t>
-[...6 lines deleted...]
-              </a:spcBef>
+              <a:t>Поузданост</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sr-Latn-RS" sz="2400" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:rPr>
+              <a:t>: приступачни елементи морају бити исправни, а у случају поремећаја мора постојати приступачна алтернатива.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rule 58 598">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84F30749-5EB5-4C36-97E3-78AAA8E4F877}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="552450" y="5695950"/>
+            <a:ext cx="11049000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1E578E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Conclusion">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94EA90CF-3D27-42F5-8E8E-808EE3ADE58D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476375" y="5857875"/>
+            <a:ext cx="9239250" cy="523875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sr-Cyrl-RS" noProof="0" dirty="0">
-[...6 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:rPr sz="2250" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E578E"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria"/>
+                <a:ea typeface="Cambria"/>
+                <a:cs typeface="Cambria"/>
               </a:rPr>
-              <a:t>Треба препознати </a:t>
-[...9 lines deleted...]
-                <a:ea typeface="Cambria" pitchFamily="18" charset="0"/>
+              <a:t>Једна неприступачна карика може онемогућити цело путовање.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053ACD83-9FB2-4163-8843-875DE9660CE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11522583" y="6275832"/>
+            <a:ext cx="469583" cy="365093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:defPPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8C99B3"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>способности путника</a:t>
-[...202 lines deleted...]
-              <a:t> у зависности од услова путовања.</a:t>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Half Frame 34">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E9A03A-47C0-4EEF-80F0-4E5572A8795D}"/>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F585A8DD-321D-1439-4913-46623890B570}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="8100000">
-[...1 lines deleted...]
-            <a:ext cx="912535" cy="886496"/>
+          <a:xfrm>
+            <a:off x="180703" y="129403"/>
+            <a:ext cx="629194" cy="654453"/>
           </a:xfrm>
-          <a:prstGeom prst="halfFrame">
-[...3 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...7 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...19 lines deleted...]
-              </a:ln>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="sr-Cyrl-RS" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...4 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="365236357"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...306 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -33025,186 +37279,178 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
+                <a:lumMod val="102000"/>
                 <a:satMod val="103000"/>
-                <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
+                <a:lumMod val="100000"/>
                 <a:satMod val="110000"/>
-                <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -33286,186 +37532,178 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
+                <a:lumMod val="102000"/>
                 <a:satMod val="103000"/>
-                <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
+                <a:lumMod val="100000"/>
                 <a:satMod val="110000"/>
-                <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -33547,507 +37785,244 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="67000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:tint val="81000"/>
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="94000"/>
+                <a:lumMod val="102000"/>
                 <a:satMod val="103000"/>
-                <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
+                <a:lumMod val="100000"/>
                 <a:satMod val="110000"/>
-                <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
+                <a:shade val="78000"/>
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
-                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...264 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SF_ppt_template_cir</Template>
   <TotalTime></TotalTime>
-  <Words>2206</Words>
+  <Words>2141</Words>
   <Application>Microsoft Office PowerPoint</Application>
+  <DocSecurity>0</DocSecurity>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>147</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>257</Paragraphs>
+  <Slides>24</Slides>
+  <Notes>24</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Arial Unicode MS</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Tw Cen MT (Body)</vt:lpstr>
       <vt:lpstr>Tw Cen MT (Body)Body)</vt:lpstr>
       <vt:lpstr>Tw Cen MT (Body)dy)</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>Инклузивни транспорт</vt:lpstr>
       <vt:lpstr>Теме:</vt:lpstr>
-      <vt:lpstr>2.1. Појам инклузивног транспорта </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>2.2. Појам саобраћајне приступачности </vt:lpstr>
+      <vt:lpstr>Појам инклузивног транспорта </vt:lpstr>
+      <vt:lpstr>Појам инклузивног транспорта </vt:lpstr>
+      <vt:lpstr>Појам инклузивног транспорта </vt:lpstr>
+      <vt:lpstr>Појам инклузивног транспорта </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>2.3. Саобраћајна правичност </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Хоризонтална саобраћајна правичност се огледа кроз следећа два аспекта: </vt:lpstr>
       <vt:lpstr>Вертикална саобраћајна правичност се описује кроз следеће три категорије:</vt:lpstr>
-      <vt:lpstr>Саобраћајна правичност и особе са инвалидитетом</vt:lpstr>
-      <vt:lpstr>2.4. Дизајн за све и Универзални дизајн </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Инклузивни транспорт</dc:title>
-  <dc:creator>Đorđe Petrović</dc:creator>
+  <dc:title>Presentation</dc:title>
+  <dc:creator>Walnut Exporter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>