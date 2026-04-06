--- v0 (2025-11-04)
+++ v1 (2026-04-06)
@@ -1,837 +1,840 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD928924-E349-4B64-9223-1FD7800C6F54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="8"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ВЗ" sheetId="18" r:id="rId1"/>
     <sheet name="ВД" sheetId="19" r:id="rId2"/>
     <sheet name="ЗЕ" sheetId="17" r:id="rId3"/>
     <sheet name="ЛО" sheetId="20" r:id="rId4"/>
     <sheet name="ДБ" sheetId="21" r:id="rId5"/>
     <sheet name="ДС" sheetId="22" r:id="rId6"/>
     <sheet name="ТС" sheetId="23" r:id="rId7"/>
     <sheet name="ДТ" sheetId="24" r:id="rId8"/>
     <sheet name="ПС" sheetId="25" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F57" i="24" l="1"/>
+  <c r="G57" i="24"/>
   <c r="F39" i="24"/>
-  <c r="G39" s="1"/>
+  <c r="G39" i="24" s="1"/>
   <c r="G12" i="17" l="1"/>
-  <c r="F12"/>
+  <c r="F12" i="17"/>
   <c r="F58" i="21"/>
-  <c r="G58"/>
+  <c r="G58" i="21"/>
   <c r="F15" i="17"/>
-  <c r="G15"/>
+  <c r="G15" i="17"/>
   <c r="F54" i="22" l="1"/>
-  <c r="G54"/>
+  <c r="G54" i="22"/>
   <c r="F48" i="21"/>
-  <c r="G48" s="1"/>
-[...1 lines deleted...]
-  <c r="G52"/>
+  <c r="G48" i="21" s="1"/>
+  <c r="F52" i="21"/>
+  <c r="G52" i="21" s="1"/>
   <c r="F46" i="25"/>
-  <c r="G46"/>
+  <c r="G46" i="25"/>
   <c r="F47" i="23"/>
-  <c r="G47"/>
+  <c r="G47" i="23"/>
   <c r="F51" i="21"/>
-  <c r="G51"/>
+  <c r="G51" i="21"/>
   <c r="G3" i="19"/>
   <c r="F14" i="17"/>
-  <c r="G14"/>
-[...3 lines deleted...]
-  <c r="G17"/>
+  <c r="G14" i="17"/>
+  <c r="F16" i="17"/>
+  <c r="G16" i="17"/>
+  <c r="F17" i="17"/>
+  <c r="G17" i="17"/>
   <c r="F50" i="22" l="1"/>
-  <c r="G50"/>
+  <c r="G50" i="22"/>
   <c r="F51" i="24"/>
-  <c r="G51"/>
+  <c r="G51" i="24"/>
   <c r="F49" i="22"/>
-  <c r="G49"/>
+  <c r="G49" i="22"/>
   <c r="F18" i="19"/>
-  <c r="G18"/>
+  <c r="G18" i="19"/>
   <c r="F44" i="25" l="1"/>
-  <c r="G44"/>
+  <c r="G44" i="25"/>
   <c r="F52" i="22"/>
-  <c r="G52"/>
+  <c r="G52" i="22"/>
   <c r="F17" i="19"/>
-  <c r="G17"/>
+  <c r="G17" i="19"/>
   <c r="F45" i="25"/>
-  <c r="G45" s="1"/>
-[...7 lines deleted...]
-  <c r="G50"/>
+  <c r="G45" i="25" s="1"/>
+  <c r="F47" i="25"/>
+  <c r="G47" i="25"/>
+  <c r="F48" i="25"/>
+  <c r="G48" i="25"/>
+  <c r="F49" i="25"/>
+  <c r="G49" i="25"/>
+  <c r="F50" i="25"/>
+  <c r="G50" i="25"/>
   <c r="F49" i="24"/>
-  <c r="G49"/>
-[...11 lines deleted...]
-  <c r="G56"/>
+  <c r="G49" i="24"/>
+  <c r="F50" i="24"/>
+  <c r="G50" i="24"/>
+  <c r="F52" i="24"/>
+  <c r="G52" i="24" s="1"/>
+  <c r="F53" i="24"/>
+  <c r="G53" i="24"/>
+  <c r="F54" i="24"/>
+  <c r="G54" i="24"/>
+  <c r="F55" i="24"/>
+  <c r="G55" i="24"/>
+  <c r="F56" i="24"/>
+  <c r="G56" i="24"/>
   <c r="F43" i="23"/>
-  <c r="G43"/>
-[...9 lines deleted...]
-  <c r="G49"/>
+  <c r="G43" i="23"/>
+  <c r="F44" i="23"/>
+  <c r="G44" i="23"/>
+  <c r="F45" i="23"/>
+  <c r="G45" i="23"/>
+  <c r="F46" i="23"/>
+  <c r="G46" i="23"/>
+  <c r="F48" i="23"/>
+  <c r="G48" i="23"/>
+  <c r="F49" i="23"/>
+  <c r="G49" i="23"/>
   <c r="F51" i="22"/>
-  <c r="G51"/>
-[...7 lines deleted...]
-  <c r="G57"/>
+  <c r="G51" i="22"/>
+  <c r="F53" i="22"/>
+  <c r="G53" i="22"/>
+  <c r="F55" i="22"/>
+  <c r="G55" i="22"/>
+  <c r="F56" i="22"/>
+  <c r="G56" i="22"/>
+  <c r="F57" i="22"/>
+  <c r="G57" i="22"/>
   <c r="F47" i="21"/>
-  <c r="G47" s="1"/>
-[...15 lines deleted...]
-  <c r="G59"/>
+  <c r="G47" i="21" s="1"/>
+  <c r="F49" i="21"/>
+  <c r="G49" i="21" s="1"/>
+  <c r="F50" i="21"/>
+  <c r="G50" i="21" s="1"/>
+  <c r="F53" i="21"/>
+  <c r="G53" i="21"/>
+  <c r="F54" i="21"/>
+  <c r="G54" i="21"/>
+  <c r="F55" i="21"/>
+  <c r="G55" i="21"/>
+  <c r="F56" i="21"/>
+  <c r="G56" i="21"/>
+  <c r="F57" i="21"/>
+  <c r="G57" i="21"/>
+  <c r="F59" i="21"/>
+  <c r="G59" i="21"/>
   <c r="F48" i="20"/>
-  <c r="G48"/>
-[...1 lines deleted...]
-  <c r="G49" s="1"/>
+  <c r="G48" i="20"/>
+  <c r="F49" i="20"/>
+  <c r="G49" i="20" s="1"/>
   <c r="F13" i="17"/>
-  <c r="G13"/>
-[...5 lines deleted...]
-  <c r="G20"/>
+  <c r="G13" i="17"/>
+  <c r="F18" i="17"/>
+  <c r="G18" i="17" s="1"/>
+  <c r="F19" i="17"/>
+  <c r="G19" i="17"/>
+  <c r="F20" i="17"/>
+  <c r="G20" i="17"/>
   <c r="F19" i="19"/>
-  <c r="G19"/>
-[...1 lines deleted...]
-  <c r="G20"/>
+  <c r="G19" i="19"/>
+  <c r="F20" i="19"/>
+  <c r="G20" i="19"/>
   <c r="F20" i="18"/>
-  <c r="G20"/>
+  <c r="G20" i="18"/>
   <c r="F6" i="17"/>
-  <c r="G6" s="1"/>
-[...83 lines deleted...]
-  <c r="F2"/>
+  <c r="G6" i="17" s="1"/>
+  <c r="G4" i="25"/>
+  <c r="G5" i="25"/>
+  <c r="G15" i="25"/>
+  <c r="G16" i="25"/>
+  <c r="G17" i="25"/>
+  <c r="G24" i="25"/>
+  <c r="G26" i="25"/>
+  <c r="G28" i="25"/>
+  <c r="G30" i="25"/>
+  <c r="G32" i="25"/>
+  <c r="G35" i="25"/>
+  <c r="G36" i="25"/>
+  <c r="G37" i="25"/>
+  <c r="G38" i="25"/>
+  <c r="G41" i="25"/>
+  <c r="G42" i="25"/>
+  <c r="G43" i="25"/>
+  <c r="G2" i="25"/>
+  <c r="F3" i="25"/>
+  <c r="G3" i="25" s="1"/>
+  <c r="F4" i="25"/>
+  <c r="F5" i="25"/>
+  <c r="F6" i="25"/>
+  <c r="G6" i="25" s="1"/>
+  <c r="F7" i="25"/>
+  <c r="G7" i="25" s="1"/>
+  <c r="F8" i="25"/>
+  <c r="G8" i="25" s="1"/>
+  <c r="F9" i="25"/>
+  <c r="G9" i="25" s="1"/>
+  <c r="F10" i="25"/>
+  <c r="G10" i="25" s="1"/>
+  <c r="F11" i="25"/>
+  <c r="G11" i="25" s="1"/>
+  <c r="F12" i="25"/>
+  <c r="G12" i="25" s="1"/>
+  <c r="F13" i="25"/>
+  <c r="G13" i="25" s="1"/>
+  <c r="F14" i="25"/>
+  <c r="G14" i="25" s="1"/>
+  <c r="F15" i="25"/>
+  <c r="F16" i="25"/>
+  <c r="F17" i="25"/>
+  <c r="F18" i="25"/>
+  <c r="G18" i="25" s="1"/>
+  <c r="F19" i="25"/>
+  <c r="G19" i="25" s="1"/>
+  <c r="F20" i="25"/>
+  <c r="G20" i="25" s="1"/>
+  <c r="F21" i="25"/>
+  <c r="G21" i="25" s="1"/>
+  <c r="F22" i="25"/>
+  <c r="G22" i="25" s="1"/>
+  <c r="F23" i="25"/>
+  <c r="G23" i="25" s="1"/>
+  <c r="F24" i="25"/>
+  <c r="F25" i="25"/>
+  <c r="G25" i="25" s="1"/>
+  <c r="F26" i="25"/>
+  <c r="F27" i="25"/>
+  <c r="G27" i="25" s="1"/>
+  <c r="F28" i="25"/>
+  <c r="F29" i="25"/>
+  <c r="G29" i="25" s="1"/>
+  <c r="F30" i="25"/>
+  <c r="F31" i="25"/>
+  <c r="G31" i="25" s="1"/>
+  <c r="F32" i="25"/>
+  <c r="F33" i="25"/>
+  <c r="G33" i="25" s="1"/>
+  <c r="F34" i="25"/>
+  <c r="G34" i="25" s="1"/>
+  <c r="F35" i="25"/>
+  <c r="F36" i="25"/>
+  <c r="F37" i="25"/>
+  <c r="F38" i="25"/>
+  <c r="F39" i="25"/>
+  <c r="G39" i="25" s="1"/>
+  <c r="F40" i="25"/>
+  <c r="G40" i="25" s="1"/>
+  <c r="F41" i="25"/>
+  <c r="F42" i="25"/>
+  <c r="F43" i="25"/>
+  <c r="F2" i="25"/>
   <c r="G8" i="24"/>
-  <c r="G9"/>
-[...89 lines deleted...]
-  <c r="G2" s="1"/>
+  <c r="G12" i="24"/>
+  <c r="G17" i="24"/>
+  <c r="G24" i="24"/>
+  <c r="G33" i="24"/>
+  <c r="G38" i="24"/>
+  <c r="G41" i="24"/>
+  <c r="G42" i="24"/>
+  <c r="G44" i="24"/>
+  <c r="G45" i="24"/>
+  <c r="G46" i="24"/>
+  <c r="G47" i="24"/>
+  <c r="F3" i="24"/>
+  <c r="G3" i="24" s="1"/>
+  <c r="F4" i="24"/>
+  <c r="G4" i="24" s="1"/>
+  <c r="F5" i="24"/>
+  <c r="G5" i="24" s="1"/>
+  <c r="F6" i="24"/>
+  <c r="G6" i="24" s="1"/>
+  <c r="F7" i="24"/>
+  <c r="G7" i="24" s="1"/>
+  <c r="F8" i="24"/>
+  <c r="F9" i="24"/>
+  <c r="G9" i="24" s="1"/>
+  <c r="F10" i="24"/>
+  <c r="G10" i="24" s="1"/>
+  <c r="F11" i="24"/>
+  <c r="G11" i="24" s="1"/>
+  <c r="F12" i="24"/>
+  <c r="F13" i="24"/>
+  <c r="G13" i="24" s="1"/>
+  <c r="F14" i="24"/>
+  <c r="G14" i="24" s="1"/>
+  <c r="F15" i="24"/>
+  <c r="G15" i="24" s="1"/>
+  <c r="F16" i="24"/>
+  <c r="G16" i="24" s="1"/>
+  <c r="F17" i="24"/>
+  <c r="F18" i="24"/>
+  <c r="G18" i="24" s="1"/>
+  <c r="F19" i="24"/>
+  <c r="G19" i="24" s="1"/>
+  <c r="F20" i="24"/>
+  <c r="G20" i="24" s="1"/>
+  <c r="F21" i="24"/>
+  <c r="G21" i="24" s="1"/>
+  <c r="F22" i="24"/>
+  <c r="G22" i="24" s="1"/>
+  <c r="F23" i="24"/>
+  <c r="G23" i="24" s="1"/>
+  <c r="F24" i="24"/>
+  <c r="F25" i="24"/>
+  <c r="G25" i="24" s="1"/>
+  <c r="F26" i="24"/>
+  <c r="G26" i="24" s="1"/>
+  <c r="F27" i="24"/>
+  <c r="G27" i="24" s="1"/>
+  <c r="F28" i="24"/>
+  <c r="G28" i="24" s="1"/>
+  <c r="F29" i="24"/>
+  <c r="G29" i="24" s="1"/>
+  <c r="F30" i="24"/>
+  <c r="G30" i="24" s="1"/>
+  <c r="F31" i="24"/>
+  <c r="G31" i="24" s="1"/>
+  <c r="F32" i="24"/>
+  <c r="G32" i="24" s="1"/>
+  <c r="F33" i="24"/>
+  <c r="F34" i="24"/>
+  <c r="G34" i="24" s="1"/>
+  <c r="F35" i="24"/>
+  <c r="G35" i="24" s="1"/>
+  <c r="F36" i="24"/>
+  <c r="G36" i="24" s="1"/>
+  <c r="F37" i="24"/>
+  <c r="G37" i="24" s="1"/>
+  <c r="F38" i="24"/>
+  <c r="F40" i="24"/>
+  <c r="G40" i="24" s="1"/>
+  <c r="F41" i="24"/>
+  <c r="F42" i="24"/>
+  <c r="F43" i="24"/>
+  <c r="G43" i="24" s="1"/>
+  <c r="F44" i="24"/>
+  <c r="F45" i="24"/>
+  <c r="F46" i="24"/>
+  <c r="F47" i="24"/>
+  <c r="F48" i="24"/>
+  <c r="G48" i="24" s="1"/>
+  <c r="F2" i="24"/>
+  <c r="G2" i="24" s="1"/>
   <c r="G4" i="23"/>
-  <c r="G5"/>
-[...79 lines deleted...]
-  <c r="G2" s="1"/>
+  <c r="G5" i="23"/>
+  <c r="G11" i="23"/>
+  <c r="G17" i="23"/>
+  <c r="G24" i="23"/>
+  <c r="G26" i="23"/>
+  <c r="G27" i="23"/>
+  <c r="G28" i="23"/>
+  <c r="G32" i="23"/>
+  <c r="G36" i="23"/>
+  <c r="G37" i="23"/>
+  <c r="G39" i="23"/>
+  <c r="G41" i="23"/>
+  <c r="G42" i="23"/>
+  <c r="F3" i="23"/>
+  <c r="G3" i="23" s="1"/>
+  <c r="F4" i="23"/>
+  <c r="F5" i="23"/>
+  <c r="F6" i="23"/>
+  <c r="G6" i="23" s="1"/>
+  <c r="F7" i="23"/>
+  <c r="G7" i="23" s="1"/>
+  <c r="F8" i="23"/>
+  <c r="G8" i="23" s="1"/>
+  <c r="F9" i="23"/>
+  <c r="G9" i="23" s="1"/>
+  <c r="F10" i="23"/>
+  <c r="G10" i="23" s="1"/>
+  <c r="F11" i="23"/>
+  <c r="F12" i="23"/>
+  <c r="G12" i="23" s="1"/>
+  <c r="F13" i="23"/>
+  <c r="G13" i="23" s="1"/>
+  <c r="F14" i="23"/>
+  <c r="G14" i="23" s="1"/>
+  <c r="F15" i="23"/>
+  <c r="G15" i="23" s="1"/>
+  <c r="F16" i="23"/>
+  <c r="G16" i="23" s="1"/>
+  <c r="F17" i="23"/>
+  <c r="F18" i="23"/>
+  <c r="G18" i="23" s="1"/>
+  <c r="F19" i="23"/>
+  <c r="G19" i="23" s="1"/>
+  <c r="F20" i="23"/>
+  <c r="G20" i="23" s="1"/>
+  <c r="F21" i="23"/>
+  <c r="G21" i="23" s="1"/>
+  <c r="F22" i="23"/>
+  <c r="G22" i="23" s="1"/>
+  <c r="F23" i="23"/>
+  <c r="G23" i="23" s="1"/>
+  <c r="F24" i="23"/>
+  <c r="F25" i="23"/>
+  <c r="G25" i="23" s="1"/>
+  <c r="F26" i="23"/>
+  <c r="F27" i="23"/>
+  <c r="F28" i="23"/>
+  <c r="F29" i="23"/>
+  <c r="G29" i="23" s="1"/>
+  <c r="F30" i="23"/>
+  <c r="G30" i="23" s="1"/>
+  <c r="F31" i="23"/>
+  <c r="G31" i="23" s="1"/>
+  <c r="F32" i="23"/>
+  <c r="F33" i="23"/>
+  <c r="G33" i="23" s="1"/>
+  <c r="F34" i="23"/>
+  <c r="G34" i="23" s="1"/>
+  <c r="F35" i="23"/>
+  <c r="G35" i="23" s="1"/>
+  <c r="F36" i="23"/>
+  <c r="F37" i="23"/>
+  <c r="F38" i="23"/>
+  <c r="G38" i="23" s="1"/>
+  <c r="F39" i="23"/>
+  <c r="F40" i="23"/>
+  <c r="G40" i="23" s="1"/>
+  <c r="F41" i="23"/>
+  <c r="F42" i="23"/>
+  <c r="F2" i="23"/>
+  <c r="G2" i="23" s="1"/>
   <c r="G7" i="22"/>
-  <c r="G12"/>
-[...91 lines deleted...]
-  <c r="F2"/>
+  <c r="G12" i="22"/>
+  <c r="G14" i="22"/>
+  <c r="G19" i="22"/>
+  <c r="G21" i="22"/>
+  <c r="G23" i="22"/>
+  <c r="G24" i="22"/>
+  <c r="G26" i="22"/>
+  <c r="G27" i="22"/>
+  <c r="G31" i="22"/>
+  <c r="G33" i="22"/>
+  <c r="G38" i="22"/>
+  <c r="G39" i="22"/>
+  <c r="G41" i="22"/>
+  <c r="G44" i="22"/>
+  <c r="G45" i="22"/>
+  <c r="G48" i="22"/>
+  <c r="G2" i="22"/>
+  <c r="F3" i="22"/>
+  <c r="G3" i="22" s="1"/>
+  <c r="F4" i="22"/>
+  <c r="G4" i="22" s="1"/>
+  <c r="F5" i="22"/>
+  <c r="G5" i="22" s="1"/>
+  <c r="F6" i="22"/>
+  <c r="G6" i="22" s="1"/>
+  <c r="F7" i="22"/>
+  <c r="F8" i="22"/>
+  <c r="G8" i="22" s="1"/>
+  <c r="F9" i="22"/>
+  <c r="G9" i="22" s="1"/>
+  <c r="F10" i="22"/>
+  <c r="G10" i="22" s="1"/>
+  <c r="F11" i="22"/>
+  <c r="G11" i="22" s="1"/>
+  <c r="F12" i="22"/>
+  <c r="F13" i="22"/>
+  <c r="G13" i="22" s="1"/>
+  <c r="F14" i="22"/>
+  <c r="F15" i="22"/>
+  <c r="G15" i="22" s="1"/>
+  <c r="F16" i="22"/>
+  <c r="G16" i="22" s="1"/>
+  <c r="F17" i="22"/>
+  <c r="G17" i="22" s="1"/>
+  <c r="F18" i="22"/>
+  <c r="G18" i="22" s="1"/>
+  <c r="F19" i="22"/>
+  <c r="F20" i="22"/>
+  <c r="G20" i="22" s="1"/>
+  <c r="F21" i="22"/>
+  <c r="F22" i="22"/>
+  <c r="G22" i="22" s="1"/>
+  <c r="F23" i="22"/>
+  <c r="F24" i="22"/>
+  <c r="F25" i="22"/>
+  <c r="G25" i="22" s="1"/>
+  <c r="F26" i="22"/>
+  <c r="F27" i="22"/>
+  <c r="F28" i="22"/>
+  <c r="G28" i="22" s="1"/>
+  <c r="F29" i="22"/>
+  <c r="G29" i="22" s="1"/>
+  <c r="F30" i="22"/>
+  <c r="G30" i="22" s="1"/>
+  <c r="F31" i="22"/>
+  <c r="F32" i="22"/>
+  <c r="G32" i="22" s="1"/>
+  <c r="F33" i="22"/>
+  <c r="F34" i="22"/>
+  <c r="G34" i="22" s="1"/>
+  <c r="F35" i="22"/>
+  <c r="G35" i="22" s="1"/>
+  <c r="F36" i="22"/>
+  <c r="G36" i="22" s="1"/>
+  <c r="F37" i="22"/>
+  <c r="G37" i="22" s="1"/>
+  <c r="F38" i="22"/>
+  <c r="F39" i="22"/>
+  <c r="F40" i="22"/>
+  <c r="G40" i="22" s="1"/>
+  <c r="F41" i="22"/>
+  <c r="F42" i="22"/>
+  <c r="G42" i="22" s="1"/>
+  <c r="F43" i="22"/>
+  <c r="G43" i="22" s="1"/>
+  <c r="F44" i="22"/>
+  <c r="F45" i="22"/>
+  <c r="F46" i="22"/>
+  <c r="G46" i="22" s="1"/>
+  <c r="F47" i="22"/>
+  <c r="G47" i="22" s="1"/>
+  <c r="F48" i="22"/>
+  <c r="F2" i="22"/>
   <c r="G4" i="21"/>
-  <c r="G5"/>
-[...179 lines deleted...]
-  <c r="F2"/>
+  <c r="G5" i="21"/>
+  <c r="G8" i="21"/>
+  <c r="G9" i="21"/>
+  <c r="G10" i="21"/>
+  <c r="G11" i="21"/>
+  <c r="G13" i="21"/>
+  <c r="G17" i="21"/>
+  <c r="G20" i="21"/>
+  <c r="G25" i="21"/>
+  <c r="G27" i="21"/>
+  <c r="G28" i="21"/>
+  <c r="G30" i="21"/>
+  <c r="G31" i="21"/>
+  <c r="G36" i="21"/>
+  <c r="G37" i="21"/>
+  <c r="G42" i="21"/>
+  <c r="G43" i="21"/>
+  <c r="G44" i="21"/>
+  <c r="G45" i="21"/>
+  <c r="G46" i="21"/>
+  <c r="F3" i="21"/>
+  <c r="G3" i="21" s="1"/>
+  <c r="F4" i="21"/>
+  <c r="F5" i="21"/>
+  <c r="F6" i="21"/>
+  <c r="G6" i="21" s="1"/>
+  <c r="F7" i="21"/>
+  <c r="G7" i="21" s="1"/>
+  <c r="F8" i="21"/>
+  <c r="F9" i="21"/>
+  <c r="F10" i="21"/>
+  <c r="F11" i="21"/>
+  <c r="F12" i="21"/>
+  <c r="G12" i="21" s="1"/>
+  <c r="F13" i="21"/>
+  <c r="F14" i="21"/>
+  <c r="G14" i="21" s="1"/>
+  <c r="F15" i="21"/>
+  <c r="G15" i="21" s="1"/>
+  <c r="F16" i="21"/>
+  <c r="G16" i="21" s="1"/>
+  <c r="F17" i="21"/>
+  <c r="F18" i="21"/>
+  <c r="G18" i="21" s="1"/>
+  <c r="F19" i="21"/>
+  <c r="G19" i="21" s="1"/>
+  <c r="F20" i="21"/>
+  <c r="F21" i="21"/>
+  <c r="G21" i="21" s="1"/>
+  <c r="F22" i="21"/>
+  <c r="G22" i="21" s="1"/>
+  <c r="F23" i="21"/>
+  <c r="G23" i="21" s="1"/>
+  <c r="F24" i="21"/>
+  <c r="G24" i="21" s="1"/>
+  <c r="F25" i="21"/>
+  <c r="F26" i="21"/>
+  <c r="G26" i="21" s="1"/>
+  <c r="F27" i="21"/>
+  <c r="F28" i="21"/>
+  <c r="F29" i="21"/>
+  <c r="G29" i="21" s="1"/>
+  <c r="F30" i="21"/>
+  <c r="F31" i="21"/>
+  <c r="F32" i="21"/>
+  <c r="G32" i="21" s="1"/>
+  <c r="F33" i="21"/>
+  <c r="G33" i="21" s="1"/>
+  <c r="F34" i="21"/>
+  <c r="G34" i="21" s="1"/>
+  <c r="F35" i="21"/>
+  <c r="G35" i="21" s="1"/>
+  <c r="F36" i="21"/>
+  <c r="F37" i="21"/>
+  <c r="F38" i="21"/>
+  <c r="G38" i="21" s="1"/>
+  <c r="F39" i="21"/>
+  <c r="G39" i="21" s="1"/>
+  <c r="F40" i="21"/>
+  <c r="G40" i="21" s="1"/>
+  <c r="F41" i="21"/>
+  <c r="G41" i="21" s="1"/>
+  <c r="F42" i="21"/>
+  <c r="F43" i="21"/>
+  <c r="F44" i="21"/>
+  <c r="F45" i="21"/>
+  <c r="F46" i="21"/>
+  <c r="F2" i="21"/>
+  <c r="G2" i="21" s="1"/>
+  <c r="G8" i="20"/>
+  <c r="G10" i="20"/>
+  <c r="G13" i="20"/>
+  <c r="G14" i="20"/>
+  <c r="G15" i="20"/>
+  <c r="G16" i="20"/>
+  <c r="G20" i="20"/>
+  <c r="G24" i="20"/>
+  <c r="G25" i="20"/>
+  <c r="G29" i="20"/>
+  <c r="G31" i="20"/>
+  <c r="G32" i="20"/>
+  <c r="G34" i="20"/>
+  <c r="G40" i="20"/>
+  <c r="G2" i="20"/>
+  <c r="F3" i="20"/>
+  <c r="G3" i="20" s="1"/>
+  <c r="F4" i="20"/>
+  <c r="G4" i="20" s="1"/>
+  <c r="F5" i="20"/>
+  <c r="G5" i="20" s="1"/>
+  <c r="F6" i="20"/>
+  <c r="G6" i="20" s="1"/>
+  <c r="F7" i="20"/>
+  <c r="G7" i="20" s="1"/>
+  <c r="F8" i="20"/>
+  <c r="F9" i="20"/>
+  <c r="G9" i="20" s="1"/>
+  <c r="F10" i="20"/>
+  <c r="F11" i="20"/>
+  <c r="G11" i="20" s="1"/>
+  <c r="F12" i="20"/>
+  <c r="G12" i="20" s="1"/>
+  <c r="F13" i="20"/>
+  <c r="F14" i="20"/>
+  <c r="F15" i="20"/>
+  <c r="F16" i="20"/>
+  <c r="F17" i="20"/>
+  <c r="G17" i="20" s="1"/>
+  <c r="F18" i="20"/>
+  <c r="G18" i="20" s="1"/>
+  <c r="F19" i="20"/>
+  <c r="G19" i="20" s="1"/>
+  <c r="F20" i="20"/>
+  <c r="F21" i="20"/>
+  <c r="G21" i="20" s="1"/>
+  <c r="F22" i="20"/>
+  <c r="G22" i="20" s="1"/>
+  <c r="F23" i="20"/>
+  <c r="G23" i="20" s="1"/>
+  <c r="F24" i="20"/>
+  <c r="F25" i="20"/>
+  <c r="F26" i="20"/>
+  <c r="G26" i="20" s="1"/>
+  <c r="F27" i="20"/>
+  <c r="G27" i="20" s="1"/>
+  <c r="F28" i="20"/>
+  <c r="G28" i="20" s="1"/>
+  <c r="F29" i="20"/>
+  <c r="F30" i="20"/>
+  <c r="G30" i="20" s="1"/>
+  <c r="F31" i="20"/>
+  <c r="F32" i="20"/>
+  <c r="F33" i="20"/>
+  <c r="G33" i="20" s="1"/>
+  <c r="F34" i="20"/>
+  <c r="F35" i="20"/>
+  <c r="G35" i="20" s="1"/>
+  <c r="F36" i="20"/>
+  <c r="G36" i="20" s="1"/>
+  <c r="F37" i="20"/>
+  <c r="G37" i="20" s="1"/>
+  <c r="F38" i="20"/>
+  <c r="G38" i="20" s="1"/>
+  <c r="F39" i="20"/>
+  <c r="G39" i="20" s="1"/>
+  <c r="F40" i="20"/>
+  <c r="F41" i="20"/>
+  <c r="G41" i="20" s="1"/>
+  <c r="F42" i="20"/>
+  <c r="G42" i="20" s="1"/>
+  <c r="F43" i="20"/>
+  <c r="G43" i="20" s="1"/>
+  <c r="F44" i="20"/>
+  <c r="G44" i="20" s="1"/>
+  <c r="F45" i="20"/>
+  <c r="G45" i="20" s="1"/>
+  <c r="F46" i="20"/>
+  <c r="G46" i="20" s="1"/>
+  <c r="F47" i="20"/>
+  <c r="G47" i="20" s="1"/>
+  <c r="F2" i="20"/>
   <c r="G4" i="17"/>
-  <c r="G5"/>
-[...15 lines deleted...]
-  <c r="F2"/>
+  <c r="G5" i="17"/>
+  <c r="G7" i="17"/>
+  <c r="G9" i="17"/>
+  <c r="G10" i="17"/>
+  <c r="G11" i="17"/>
+  <c r="G2" i="17"/>
+  <c r="F3" i="17"/>
+  <c r="G3" i="17" s="1"/>
+  <c r="F4" i="17"/>
+  <c r="F5" i="17"/>
+  <c r="F7" i="17"/>
+  <c r="F8" i="17"/>
+  <c r="G8" i="17" s="1"/>
+  <c r="F9" i="17"/>
+  <c r="F10" i="17"/>
+  <c r="F11" i="17"/>
+  <c r="F2" i="17"/>
   <c r="G5" i="19"/>
-  <c r="G9"/>
-[...26 lines deleted...]
-  <c r="G2" s="1"/>
+  <c r="G10" i="19"/>
+  <c r="G11" i="19"/>
+  <c r="G14" i="19"/>
+  <c r="G16" i="19"/>
+  <c r="F3" i="19"/>
+  <c r="F4" i="19"/>
+  <c r="G4" i="19" s="1"/>
+  <c r="F5" i="19"/>
+  <c r="F6" i="19"/>
+  <c r="G6" i="19" s="1"/>
+  <c r="F7" i="19"/>
+  <c r="G7" i="19" s="1"/>
+  <c r="F8" i="19"/>
+  <c r="G8" i="19" s="1"/>
+  <c r="F9" i="19"/>
+  <c r="G9" i="19" s="1"/>
+  <c r="F10" i="19"/>
+  <c r="F11" i="19"/>
+  <c r="F12" i="19"/>
+  <c r="G12" i="19" s="1"/>
+  <c r="F13" i="19"/>
+  <c r="G13" i="19" s="1"/>
+  <c r="F14" i="19"/>
+  <c r="F15" i="19"/>
+  <c r="G15" i="19" s="1"/>
+  <c r="F16" i="19"/>
+  <c r="F2" i="19"/>
+  <c r="G2" i="19" s="1"/>
   <c r="G13" i="18"/>
-  <c r="G17"/>
-[...33 lines deleted...]
-  <c r="G2" s="1"/>
+  <c r="G17" i="18"/>
+  <c r="G19" i="18"/>
+  <c r="F3" i="18"/>
+  <c r="G3" i="18" s="1"/>
+  <c r="F4" i="18"/>
+  <c r="G4" i="18" s="1"/>
+  <c r="F5" i="18"/>
+  <c r="G5" i="18" s="1"/>
+  <c r="F6" i="18"/>
+  <c r="G6" i="18" s="1"/>
+  <c r="F7" i="18"/>
+  <c r="G7" i="18" s="1"/>
+  <c r="F8" i="18"/>
+  <c r="G8" i="18" s="1"/>
+  <c r="F9" i="18"/>
+  <c r="G9" i="18" s="1"/>
+  <c r="F10" i="18"/>
+  <c r="G10" i="18" s="1"/>
+  <c r="F11" i="18"/>
+  <c r="G11" i="18" s="1"/>
+  <c r="F12" i="18"/>
+  <c r="G12" i="18" s="1"/>
+  <c r="F13" i="18"/>
+  <c r="F14" i="18"/>
+  <c r="G14" i="18" s="1"/>
+  <c r="F15" i="18"/>
+  <c r="G15" i="18" s="1"/>
+  <c r="F16" i="18"/>
+  <c r="G16" i="18" s="1"/>
+  <c r="F17" i="18"/>
+  <c r="F18" i="18"/>
+  <c r="G18" i="18" s="1"/>
+  <c r="F19" i="18"/>
+  <c r="F2" i="18"/>
+  <c r="G2" i="18" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1854" uniqueCount="828">
   <si>
     <t>Р. бр.</t>
   </si>
   <si>
     <t>Име и презиме</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
@@ -3243,67 +3246,85 @@
   <si>
     <t>ДБ220364</t>
   </si>
   <si>
     <t>Урош Бацетић</t>
   </si>
   <si>
     <t>58.</t>
   </si>
   <si>
     <t>ЗЕ230002</t>
   </si>
   <si>
     <t>Биљић Марко</t>
   </si>
   <si>
     <t>13.10.2025.</t>
   </si>
   <si>
     <t>ДТ240113</t>
   </si>
   <si>
     <t>Влатковић Андреј</t>
   </si>
   <si>
-    <t>није уписано</t>
-[...1 lines deleted...]
-  <si>
     <t>индекс</t>
   </si>
   <si>
     <t>20.10.2025.</t>
   </si>
   <si>
     <t>28.10.2025.</t>
+  </si>
+  <si>
+    <t>29.11.2025.</t>
+  </si>
+  <si>
+    <t>23.02.2026.</t>
+  </si>
+  <si>
+    <t>23.02.2025.</t>
+  </si>
+  <si>
+    <t>ДТ230311</t>
+  </si>
+  <si>
+    <t>Бељић Михајло</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>09.03.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -3320,50 +3341,55 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -3401,51 +3427,51 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3499,61 +3525,67 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="2" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Normal 3" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00E6E6E6"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -3601,161 +3633,163 @@
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="FFFFFF66"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3920,11238 +3954,11361 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>61</v>
       </c>
       <c r="D2" s="13">
         <v>34</v>
       </c>
       <c r="E2" s="14">
         <v>51</v>
       </c>
       <c r="F2" s="14">
         <f>+D2+E2</f>
         <v>85</v>
       </c>
       <c r="G2" s="15">
         <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>9</v>
       </c>
       <c r="H2" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="13">
         <v>38</v>
       </c>
       <c r="E3" s="14">
         <v>53</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" ref="F3:F19" si="0">+D3+E3</f>
         <v>91</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" ref="G3:G19" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
         <v>10</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="13">
         <v>31</v>
       </c>
       <c r="E4" s="14">
         <v>60</v>
       </c>
       <c r="F4" s="14">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G4" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="13">
         <v>40</v>
       </c>
       <c r="E5" s="14">
         <v>58</v>
       </c>
       <c r="F5" s="14">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G5" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>69</v>
       </c>
       <c r="D6" s="13">
         <v>38</v>
       </c>
       <c r="E6" s="14">
         <v>37</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="13">
         <v>29</v>
       </c>
       <c r="E7" s="14">
         <v>33</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H7" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>73</v>
       </c>
       <c r="D8" s="13">
         <v>23</v>
       </c>
       <c r="E8" s="14">
         <v>50</v>
       </c>
       <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H8" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="13">
         <v>37</v>
       </c>
       <c r="E9" s="14">
         <v>46</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I9" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>77</v>
       </c>
       <c r="D10" s="13">
         <v>30</v>
       </c>
       <c r="E10" s="14">
         <v>33</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G10" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H10" s="31" t="s">
         <v>806</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>79</v>
       </c>
       <c r="D11" s="13">
         <v>30</v>
       </c>
       <c r="E11" s="14">
         <v>51</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J11" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="13">
         <v>21</v>
       </c>
       <c r="E12" s="14">
         <v>50</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>85</v>
       </c>
       <c r="D14" s="13">
         <v>30</v>
       </c>
       <c r="E14" s="14">
         <v>31</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G14" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H14" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I14" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J14" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="13">
         <v>38</v>
       </c>
       <c r="E15" s="14">
         <v>55</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H15" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>89</v>
       </c>
       <c r="D16" s="13">
         <v>33</v>
       </c>
       <c r="E16" s="14">
         <v>39</v>
       </c>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H16" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I16" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J16" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>93</v>
       </c>
       <c r="D18" s="13">
         <v>40</v>
       </c>
       <c r="E18" s="14">
         <v>53</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>677</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>678</v>
       </c>
       <c r="D20" s="6">
         <v>22</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5">
         <f t="shared" ref="F20" si="2">+D20+E20</f>
         <v>22</v>
       </c>
       <c r="G20" s="7" t="b">
         <f t="shared" ref="G20" si="3">+IF(D20&gt;=21,IF(E20&gt;=31,IF(F20&gt;=91,10,IF(F20&gt;=81,9,IF(F20&gt;=71,8,IF(F20&gt;=61,7,IF(F20&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>97</v>
       </c>
       <c r="D2" s="13">
         <v>21</v>
       </c>
       <c r="E2" s="14">
         <v>31</v>
       </c>
       <c r="F2" s="14">
         <f>+D2+E2</f>
         <v>52</v>
       </c>
       <c r="G2" s="15">
         <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>6</v>
       </c>
       <c r="H2" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>98</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="D3" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="5"/>
       <c r="F3" s="5">
         <f t="shared" ref="F3:F16" si="0">+D3+E3</f>
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G3" s="7" t="b">
         <f>+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>101</v>
       </c>
       <c r="D4" s="13">
         <v>21</v>
       </c>
       <c r="E4" s="14">
         <v>45</v>
       </c>
       <c r="F4" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G4" s="15">
         <f t="shared" ref="G4:G16" si="1">+IF(D4&gt;=21,IF(E4&gt;=31,IF(F4&gt;=91,10,IF(F4&gt;=81,9,IF(F4&gt;=71,8,IF(F4&gt;=61,7,IF(F4&gt;=51,6)))))))</f>
         <v>7</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>103</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>104</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="13">
         <v>36</v>
       </c>
       <c r="E6" s="14">
         <v>32</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>68</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>106</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>107</v>
       </c>
       <c r="D7" s="13">
         <v>21</v>
       </c>
       <c r="E7" s="14">
         <v>31</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="13">
         <v>36</v>
       </c>
       <c r="E8" s="14">
         <v>35</v>
       </c>
       <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>111</v>
       </c>
       <c r="D9" s="13">
         <v>31</v>
       </c>
       <c r="E9" s="14">
         <v>31</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H9" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>113</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>115</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D12" s="13">
         <v>21</v>
       </c>
       <c r="E12" s="14">
         <v>31</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>815</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>119</v>
       </c>
       <c r="D13" s="13">
         <v>29</v>
       </c>
       <c r="E13" s="14">
         <v>34</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G13" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H13" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>120</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>123</v>
       </c>
       <c r="D15" s="13">
         <v>27</v>
       </c>
       <c r="E15" s="14">
         <v>57</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H15" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I15" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>124</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>125</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G16" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>772</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" ref="F17" si="2">+D17+E17</f>
         <v>0</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" ref="G17" si="3">+IF(D17&gt;=21,IF(E17&gt;=31,IF(F17&gt;=91,10,IF(F17&gt;=81,9,IF(F17&gt;=71,8,IF(F17&gt;=61,7,IF(F17&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>780</v>
       </c>
-      <c r="D18" s="6"/>
+      <c r="D18" s="6">
+        <v>16</v>
+      </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5">
         <f t="shared" ref="F18" si="4">+D18+E18</f>
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G18" s="7" t="b">
         <f t="shared" ref="G18" si="5">+IF(D18&gt;=21,IF(E18&gt;=31,IF(F18&gt;=91,10,IF(F18&gt;=81,9,IF(F18&gt;=71,8,IF(F18&gt;=61,7,IF(F18&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
-      <c r="H18" s="20"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="H18" s="21"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>680</v>
       </c>
       <c r="D19" s="6">
         <v>26</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5">
         <f t="shared" ref="F19:F20" si="6">+D19+E19</f>
         <v>26</v>
       </c>
       <c r="G19" s="7" t="b">
         <f t="shared" ref="G19:G20" si="7">+IF(D19&gt;=21,IF(E19&gt;=31,IF(F19&gt;=91,10,IF(F19&gt;=81,9,IF(F19&gt;=71,8,IF(F19&gt;=61,7,IF(F19&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>681</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>682</v>
       </c>
       <c r="D20" s="6">
         <v>21</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="G20" s="7" t="b">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="19" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>402</v>
       </c>
-      <c r="D2" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="D2" s="6"/>
+      <c r="E2" s="5"/>
       <c r="F2" s="5">
         <f t="shared" ref="F2:F12" si="0">+D2+E2</f>
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G2" s="7" t="b">
         <f t="shared" ref="G2:G12" si="1">+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>403</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>404</v>
       </c>
       <c r="D3" s="13">
         <v>32</v>
       </c>
       <c r="E3" s="14">
         <v>39</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>406</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>408</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>675</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>676</v>
       </c>
       <c r="D6" s="13">
         <v>21</v>
       </c>
       <c r="E6" s="14">
         <v>42</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G7" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>411</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>412</v>
       </c>
       <c r="D8" s="13">
         <v>27</v>
       </c>
       <c r="E8" s="14">
         <v>38</v>
       </c>
       <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>65</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H8" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>414</v>
       </c>
       <c r="D9" s="6">
         <v>21</v>
       </c>
       <c r="E9" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F9" s="5">
         <f t="shared" si="0"/>
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G9" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="H9" s="21"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>416</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H10" s="21"/>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>418</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>814</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H12" s="21"/>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>683</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>684</v>
       </c>
       <c r="D13" s="13">
         <v>24</v>
       </c>
       <c r="E13" s="14">
         <v>37</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" ref="F13:F20" si="2">+D13+E13</f>
         <v>61</v>
       </c>
       <c r="G13" s="15">
         <f t="shared" ref="G13:G20" si="3">+IF(D13&gt;=21,IF(E13&gt;=31,IF(F13&gt;=91,10,IF(F13&gt;=81,9,IF(F13&gt;=71,8,IF(F13&gt;=61,7,IF(F13&gt;=51,6)))))))</f>
         <v>7</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>792</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>793</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5">
         <f t="shared" ref="F14:F17" si="4">+D14+E14</f>
         <v>0</v>
       </c>
       <c r="G14" s="7" t="b">
         <f t="shared" ref="G14:G17" si="5">+IF(D14&gt;=21,IF(E14&gt;=31,IF(F14&gt;=91,10,IF(F14&gt;=81,9,IF(F14&gt;=71,8,IF(F14&gt;=61,7,IF(F14&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>808</v>
       </c>
       <c r="C15" s="29" t="s">
         <v>809</v>
       </c>
       <c r="D15" s="30">
         <v>24</v>
       </c>
-      <c r="E15" s="5"/>
+      <c r="E15" s="5">
+        <v>5</v>
+      </c>
       <c r="F15" s="5">
         <f t="shared" ref="F15" si="6">+D15+E15</f>
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G15" s="7" t="b">
         <f t="shared" ref="G15" si="7">+IF(D15&gt;=21,IF(E15&gt;=31,IF(F15&gt;=91,10,IF(F15&gt;=81,9,IF(F15&gt;=71,8,IF(F15&gt;=61,7,IF(F15&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
       <c r="H15" s="21"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>686</v>
       </c>
       <c r="D16" s="6">
         <v>21</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G16" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>687</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>688</v>
       </c>
       <c r="D17" s="6">
         <v>21</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>689</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>690</v>
       </c>
       <c r="D18" s="13">
         <v>26</v>
       </c>
       <c r="E18" s="14">
         <v>31</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="2"/>
         <v>57</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>692</v>
       </c>
       <c r="D19" s="6">
         <v>22</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5">
         <f t="shared" si="2"/>
         <v>22</v>
       </c>
       <c r="G19" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>694</v>
       </c>
       <c r="D20" s="6">
         <v>21</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G20" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>420</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5">
         <f>+D2+E2</f>
         <v>0</v>
       </c>
       <c r="G2" s="7" t="b">
         <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>421</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>422</v>
       </c>
       <c r="D3" s="13">
         <v>40</v>
       </c>
       <c r="E3" s="14">
         <v>60</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" ref="F3:F47" si="0">+D3+E3</f>
         <v>100</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" ref="G3:G47" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
         <v>10</v>
       </c>
       <c r="H3" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>423</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>424</v>
       </c>
       <c r="D4" s="13">
         <v>40</v>
       </c>
       <c r="E4" s="14">
         <v>58</v>
       </c>
       <c r="F4" s="14">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G4" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>425</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>426</v>
       </c>
       <c r="D5" s="13">
         <v>40</v>
       </c>
       <c r="E5" s="14">
         <v>53</v>
       </c>
       <c r="F5" s="14">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G5" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>427</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>428</v>
       </c>
       <c r="D6" s="13">
         <v>30</v>
       </c>
       <c r="E6" s="14">
         <v>43</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>429</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>430</v>
       </c>
       <c r="D7" s="13">
         <v>26</v>
       </c>
       <c r="E7" s="14">
         <v>59</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>85</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H7" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>432</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G8" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>433</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>434</v>
       </c>
       <c r="D9" s="13">
         <v>38</v>
       </c>
       <c r="E9" s="14">
         <v>57</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H9" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>436</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>437</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>438</v>
       </c>
       <c r="D11" s="13">
         <v>31</v>
       </c>
       <c r="E11" s="14">
         <v>31</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J11" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>439</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>440</v>
       </c>
       <c r="D12" s="13">
         <v>21</v>
       </c>
       <c r="E12" s="14">
         <v>42</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H12" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H13" s="35"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>444</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H14" s="35"/>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>446</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="35"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>448</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G16" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H16" s="35"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>449</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>450</v>
       </c>
       <c r="D17" s="13">
         <v>22</v>
       </c>
       <c r="E17" s="14">
         <v>33</v>
       </c>
       <c r="F17" s="14">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="G17" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H17" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I17" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J17" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>451</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>452</v>
       </c>
       <c r="D18" s="13">
         <v>40</v>
       </c>
       <c r="E18" s="14">
         <v>52</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>92</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H18" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>453</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>454</v>
       </c>
       <c r="D19" s="13">
         <v>21</v>
       </c>
       <c r="E19" s="14">
         <v>50</v>
       </c>
       <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G19" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H19" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J19" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>456</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H20" s="35"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>457</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>458</v>
       </c>
       <c r="D21" s="13">
         <v>21</v>
       </c>
       <c r="E21" s="14">
         <v>54</v>
       </c>
       <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
       <c r="G21" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H21" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I21" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J21" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>459</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>460</v>
       </c>
       <c r="D22" s="13">
         <v>21</v>
       </c>
       <c r="E22" s="14">
         <v>31</v>
       </c>
       <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G22" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H22" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>461</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>462</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="14">
         <v>44</v>
       </c>
       <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G23" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H23" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I23" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J23" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>464</v>
       </c>
       <c r="D24" s="6">
         <v>21</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
       <c r="G24" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H24" s="40"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>466</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H25" s="35"/>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>467</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>468</v>
       </c>
       <c r="D26" s="13">
         <v>36</v>
       </c>
       <c r="E26" s="14">
         <v>31</v>
       </c>
       <c r="F26" s="14">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G26" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H26" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I26" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J26" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>469</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>470</v>
       </c>
       <c r="D27" s="13">
         <v>35</v>
       </c>
       <c r="E27" s="14">
         <v>31</v>
       </c>
       <c r="F27" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G27" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H27" s="42" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="36" t="s">
+      <c r="H27" s="28" t="s">
+        <v>819</v>
+      </c>
+      <c r="I27" s="18" t="s">
         <v>784</v>
       </c>
-      <c r="J27" s="36" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:10">
+      <c r="J27" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>471</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>472</v>
       </c>
       <c r="D28" s="13">
         <v>21</v>
       </c>
       <c r="E28" s="14">
         <v>42</v>
       </c>
       <c r="F28" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G28" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H28" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I28" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J28" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>474</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G29" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H29" s="35"/>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>475</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>476</v>
       </c>
       <c r="D30" s="13">
         <v>28</v>
       </c>
       <c r="E30" s="14">
         <v>49</v>
       </c>
       <c r="F30" s="14">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G30" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H30" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>478</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H31" s="35"/>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>480</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G32" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H32" s="35"/>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>481</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>482</v>
       </c>
       <c r="D33" s="13">
         <v>22</v>
       </c>
       <c r="E33" s="14">
         <v>34</v>
       </c>
       <c r="F33" s="14">
         <f t="shared" si="0"/>
         <v>56</v>
       </c>
       <c r="G33" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H33" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I33" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>484</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G34" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>485</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>486</v>
       </c>
       <c r="D35" s="13">
         <v>31</v>
       </c>
       <c r="E35" s="14">
         <v>40</v>
       </c>
       <c r="F35" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G35" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I35" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>487</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>488</v>
       </c>
       <c r="D36" s="13">
         <v>30</v>
       </c>
       <c r="E36" s="14">
         <v>51</v>
       </c>
       <c r="F36" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G36" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H36" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I36" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J36" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>489</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>490</v>
       </c>
       <c r="D37" s="13">
         <v>32</v>
       </c>
       <c r="E37" s="14">
         <v>31</v>
       </c>
       <c r="F37" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G37" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H37" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I37" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J37" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>491</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>492</v>
       </c>
       <c r="D38" s="13">
         <v>37</v>
       </c>
       <c r="E38" s="14">
         <v>47</v>
       </c>
       <c r="F38" s="14">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="G38" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H38" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I38" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J38" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>493</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>494</v>
       </c>
       <c r="D39" s="13">
         <v>23</v>
       </c>
       <c r="E39" s="14">
         <v>38</v>
       </c>
       <c r="F39" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G39" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H39" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I39" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J39" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>496</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G40" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>497</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>498</v>
       </c>
       <c r="D41" s="13">
         <v>26</v>
       </c>
       <c r="E41" s="14">
         <v>45</v>
       </c>
       <c r="F41" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G41" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H41" s="37" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I41" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J41" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>499</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>500</v>
       </c>
       <c r="D42" s="13">
         <v>37</v>
       </c>
       <c r="E42" s="14">
         <v>34</v>
       </c>
       <c r="F42" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G42" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H42" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I42" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J42" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>501</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>502</v>
       </c>
       <c r="D43" s="13">
         <v>28</v>
       </c>
       <c r="E43" s="14">
         <v>34</v>
       </c>
       <c r="F43" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G43" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H43" s="37" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J43" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>503</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>504</v>
       </c>
       <c r="D44" s="13">
         <v>27</v>
       </c>
       <c r="E44" s="14">
         <v>36</v>
       </c>
       <c r="F44" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G44" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H44" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I44" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J44" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>505</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>506</v>
       </c>
       <c r="D45" s="13">
         <v>21</v>
       </c>
       <c r="E45" s="14">
         <v>31</v>
       </c>
       <c r="F45" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G45" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H45" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I45" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J45" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>507</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>508</v>
       </c>
       <c r="D46" s="13">
         <v>21</v>
       </c>
       <c r="E46" s="14">
         <v>34</v>
       </c>
       <c r="F46" s="14">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="G46" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H46" s="37" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I46" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J46" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>509</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>510</v>
       </c>
       <c r="D47" s="13">
         <v>23</v>
       </c>
       <c r="E47" s="14">
         <v>31</v>
       </c>
       <c r="F47" s="14">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
       <c r="G47" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H47" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I47" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J47" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>695</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>696</v>
       </c>
       <c r="D48" s="6">
         <v>26</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5">
         <f t="shared" ref="F48:F49" si="2">+D48+E48</f>
         <v>26</v>
       </c>
       <c r="G48" s="7" t="b">
         <f t="shared" ref="G48:G49" si="3">+IF(D48&gt;=21,IF(E48&gt;=31,IF(F48&gt;=91,10,IF(F48&gt;=81,9,IF(F48&gt;=71,8,IF(F48&gt;=61,7,IF(F48&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>763</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>697</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>698</v>
       </c>
       <c r="D49" s="13">
         <v>21</v>
       </c>
       <c r="E49" s="14">
         <v>33</v>
       </c>
       <c r="F49" s="14">
         <f t="shared" si="2"/>
         <v>54</v>
       </c>
       <c r="G49" s="15">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="H49" s="37" t="s">
         <v>815</v>
       </c>
       <c r="I49" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J49" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="50" spans="1:10">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>127</v>
       </c>
       <c r="D2" s="13">
         <v>33</v>
       </c>
       <c r="E2" s="14">
         <v>44</v>
       </c>
       <c r="F2" s="14">
         <f>+D2+E2</f>
         <v>77</v>
       </c>
       <c r="G2" s="15">
         <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>8</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>129</v>
       </c>
       <c r="D3" s="13">
         <v>31</v>
       </c>
       <c r="E3" s="14">
         <v>60</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" ref="F3:F46" si="0">+D3+E3</f>
         <v>91</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" ref="G3:G46" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
         <v>10</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>130</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>131</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>135</v>
       </c>
       <c r="D6" s="13">
         <v>30</v>
       </c>
       <c r="E6" s="14">
         <v>31</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>137</v>
       </c>
       <c r="D7" s="13">
         <v>32</v>
       </c>
       <c r="E7" s="14">
         <v>49</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H7" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>138</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>139</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G8" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>141</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G9" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>142</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>143</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>147</v>
       </c>
       <c r="D12" s="13">
         <v>28</v>
       </c>
       <c r="E12" s="14">
         <v>31</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>59</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>148</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>149</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>151</v>
       </c>
       <c r="D14" s="13">
         <v>23</v>
       </c>
       <c r="E14" s="14">
         <v>31</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
       <c r="G14" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H14" s="31" t="s">
         <v>806</v>
       </c>
       <c r="I14" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J14" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>153</v>
       </c>
       <c r="D15" s="13">
         <v>23</v>
       </c>
       <c r="E15" s="14">
         <v>48</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H15" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>155</v>
       </c>
       <c r="D16" s="13">
         <v>28</v>
       </c>
       <c r="E16" s="14">
         <v>39</v>
       </c>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I16" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J16" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>157</v>
       </c>
       <c r="D17" s="6">
         <v>21</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" si="0"/>
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="40"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>159</v>
       </c>
       <c r="D18" s="13">
         <v>40</v>
       </c>
       <c r="E18" s="14">
         <v>53</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>161</v>
       </c>
       <c r="D19" s="13">
         <v>21</v>
       </c>
       <c r="E19" s="14">
         <v>41</v>
       </c>
       <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G19" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H19" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J19" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>162</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>163</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H20" s="35"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>165</v>
       </c>
       <c r="D21" s="13">
         <v>31</v>
       </c>
       <c r="E21" s="14">
         <v>40</v>
       </c>
       <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G21" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H21" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I21" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J21" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>167</v>
       </c>
       <c r="D22" s="13">
         <v>27</v>
       </c>
       <c r="E22" s="14">
         <v>39</v>
       </c>
       <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G22" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H22" s="32" t="s">
         <v>807</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>169</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="14">
         <v>49</v>
       </c>
       <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G23" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H23" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I23" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J23" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>170</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>171</v>
       </c>
       <c r="D24" s="13">
         <v>21</v>
       </c>
       <c r="E24" s="14">
         <v>31</v>
       </c>
       <c r="F24" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G24" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H24" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I24" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J24" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>173</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>175</v>
       </c>
       <c r="D26" s="13">
         <v>21</v>
       </c>
       <c r="E26" s="14">
         <v>31</v>
       </c>
       <c r="F26" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G26" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H26" s="31" t="s">
         <v>807</v>
       </c>
       <c r="I26" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J26" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>176</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>177</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>178</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>179</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="35"/>
     </row>
-    <row r="29" spans="1:10">
-      <c r="A29" s="3" t="s">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="B29" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="C29" s="12" t="s">
         <v>181</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="13">
         <v>34</v>
       </c>
-      <c r="E29" s="5"/>
-[...10 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="E29" s="14">
+        <v>31</v>
+      </c>
+      <c r="F29" s="14">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G29" s="15">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H29" s="37" t="s">
+        <v>821</v>
+      </c>
+      <c r="I29" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="J29" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>182</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>183</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G30" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H30" s="35"/>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>184</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>185</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H31" s="35"/>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>187</v>
       </c>
       <c r="D32" s="13">
         <v>21</v>
       </c>
       <c r="E32" s="14">
         <v>31</v>
       </c>
       <c r="F32" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G32" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H32" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I32" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J32" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>188</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>189</v>
       </c>
       <c r="D33" s="13">
         <v>27</v>
       </c>
       <c r="E33" s="14">
         <v>31</v>
       </c>
       <c r="F33" s="14">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
       <c r="G33" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H33" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I33" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D34" s="13">
         <v>26</v>
       </c>
       <c r="E34" s="14">
         <v>51</v>
       </c>
       <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G34" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H34" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I34" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>193</v>
       </c>
       <c r="D35" s="13">
         <v>31</v>
       </c>
       <c r="E35" s="14">
         <v>45</v>
       </c>
       <c r="F35" s="14">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G35" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I35" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="D36" s="6">
         <v>21</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
       <c r="G36" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>196</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G37" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>199</v>
       </c>
       <c r="D38" s="13">
         <v>26</v>
       </c>
       <c r="E38" s="14">
         <v>31</v>
       </c>
       <c r="F38" s="14">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="G38" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H38" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I38" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J38" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>201</v>
       </c>
       <c r="D39" s="13">
         <v>25</v>
       </c>
       <c r="E39" s="14">
         <v>31</v>
       </c>
       <c r="F39" s="14">
         <f t="shared" si="0"/>
         <v>56</v>
       </c>
       <c r="G39" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H39" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I39" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J39" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>203</v>
       </c>
       <c r="D40" s="13">
         <v>40</v>
       </c>
       <c r="E40" s="14">
         <v>31</v>
       </c>
       <c r="F40" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G40" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H40" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I40" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J40" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>205</v>
       </c>
       <c r="D41" s="13">
         <v>21</v>
       </c>
       <c r="E41" s="14">
         <v>31</v>
       </c>
       <c r="F41" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G41" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H41" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I41" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J41" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>206</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>207</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G42" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>208</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>209</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G43" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>210</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G44" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>212</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="D45" s="6"/>
+      <c r="D45" s="6">
+        <v>9</v>
+      </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G45" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H45" s="35"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:10">
+      <c r="H45" s="40"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>214</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>215</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G46" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>699</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>700</v>
       </c>
       <c r="D47" s="13">
         <v>35</v>
       </c>
       <c r="E47" s="14">
         <v>37</v>
       </c>
       <c r="F47" s="14">
         <f t="shared" ref="F47:F59" si="2">+D47+E47</f>
         <v>72</v>
       </c>
       <c r="G47" s="15">
         <f t="shared" ref="G47:G59" si="3">+IF(D47&gt;=21,IF(E47&gt;=31,IF(F47&gt;=91,10,IF(F47&gt;=81,9,IF(F47&gt;=71,8,IF(F47&gt;=61,7,IF(F47&gt;=51,6)))))))</f>
         <v>8</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I47" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J47" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>802</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>803</v>
       </c>
       <c r="D48" s="13">
         <v>40</v>
       </c>
       <c r="E48" s="14">
         <v>53</v>
       </c>
       <c r="F48" s="14">
         <f t="shared" si="2"/>
         <v>93</v>
       </c>
       <c r="G48" s="15">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="H48" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I48" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J48" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>763</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>701</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>702</v>
       </c>
       <c r="D49" s="13">
         <v>22</v>
       </c>
       <c r="E49" s="14">
         <v>31</v>
       </c>
       <c r="F49" s="14">
         <f t="shared" si="2"/>
         <v>53</v>
       </c>
       <c r="G49" s="15">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="H49" s="18" t="s">
         <v>791</v>
       </c>
       <c r="I49" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J49" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="50" spans="1:10">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>764</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>703</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>704</v>
       </c>
       <c r="D50" s="13">
         <v>21</v>
       </c>
       <c r="E50" s="14">
         <v>44</v>
       </c>
       <c r="F50" s="14">
         <f t="shared" si="2"/>
         <v>65</v>
       </c>
       <c r="G50" s="15">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="H50" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I50" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J50" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>765</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>794</v>
       </c>
       <c r="C51" s="25" t="s">
         <v>795</v>
       </c>
       <c r="D51" s="6">
         <v>30</v>
       </c>
-      <c r="E51" s="5"/>
+      <c r="E51" s="5">
+        <v>16</v>
+      </c>
       <c r="F51" s="5">
         <f t="shared" ref="F51:F52" si="4">+D51+E51</f>
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="G51" s="7" t="b">
         <f t="shared" ref="G51:G52" si="5">+IF(D51&gt;=21,IF(E51&gt;=31,IF(F51&gt;=91,10,IF(F51&gt;=81,9,IF(F51&gt;=71,8,IF(F51&gt;=61,7,IF(F51&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
-      <c r="H51" s="20"/>
-[...2 lines deleted...]
-      <c r="A52" s="3" t="s">
+      <c r="H51" s="21"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" s="11" t="s">
         <v>766</v>
       </c>
-      <c r="B52" s="25" t="s">
+      <c r="B52" s="41" t="s">
         <v>799</v>
       </c>
-      <c r="C52" s="25" t="s">
+      <c r="C52" s="41" t="s">
         <v>800</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="13">
         <v>29</v>
       </c>
-      <c r="E52" s="5">
-[...2 lines deleted...]
-      <c r="F52" s="5">
+      <c r="E52" s="14">
+        <v>37</v>
+      </c>
+      <c r="F52" s="14">
         <f t="shared" si="4"/>
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="G52" s="7" t="b">
+        <v>66</v>
+      </c>
+      <c r="G52" s="15">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:10">
+        <v>7</v>
+      </c>
+      <c r="H52" s="18" t="s">
+        <v>822</v>
+      </c>
+      <c r="I52" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="J52" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>767</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>705</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>706</v>
       </c>
       <c r="D53" s="6">
         <v>21</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G53" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>768</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>707</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>708</v>
       </c>
       <c r="D54" s="10">
         <v>21</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G54" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:10">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>769</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>710</v>
       </c>
       <c r="D55" s="6">
         <v>21</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G55" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>770</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>711</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>712</v>
       </c>
       <c r="D56" s="6">
         <v>22</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5">
         <f t="shared" si="2"/>
         <v>22</v>
       </c>
       <c r="G56" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="24" t="s">
         <v>796</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>714</v>
       </c>
       <c r="D57" s="6">
         <v>29</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5">
         <f t="shared" si="2"/>
         <v>29</v>
       </c>
       <c r="G57" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="24" t="s">
         <v>801</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>810</v>
       </c>
       <c r="C58" s="29" t="s">
         <v>811</v>
       </c>
       <c r="D58" s="30"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5">
         <f t="shared" ref="F58" si="6">+D58+E58</f>
         <v>0</v>
       </c>
       <c r="G58" s="7" t="b">
         <f t="shared" ref="G58" si="7">+IF(D58&gt;=21,IF(E58&gt;=31,IF(F58&gt;=91,10,IF(F58&gt;=81,9,IF(F58&gt;=71,8,IF(F58&gt;=61,7,IF(F58&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>812</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>716</v>
       </c>
       <c r="D59" s="6">
         <v>21</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G59" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:10">
+    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:J58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>217</v>
       </c>
       <c r="D2" s="13">
         <v>24</v>
       </c>
       <c r="E2" s="14">
         <v>31</v>
       </c>
       <c r="F2" s="14">
         <f>+D2+E2</f>
         <v>55</v>
       </c>
       <c r="G2" s="15">
         <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>6</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>218</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>219</v>
       </c>
       <c r="D3" s="13">
         <v>25</v>
       </c>
       <c r="E3" s="14">
         <v>31</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" ref="F3:F48" si="0">+D3+E3</f>
         <v>56</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" ref="G3:G48" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
         <v>6</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>221</v>
       </c>
       <c r="D4" s="13">
         <v>23</v>
       </c>
       <c r="E4" s="14">
         <v>38</v>
       </c>
       <c r="F4" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G4" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>223</v>
       </c>
       <c r="D5" s="13">
         <v>22</v>
       </c>
       <c r="E5" s="14">
         <v>31</v>
       </c>
       <c r="F5" s="14">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
       <c r="G5" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>225</v>
       </c>
       <c r="D6" s="13">
         <v>21</v>
       </c>
       <c r="E6" s="14">
         <v>33</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H6" s="31" t="s">
         <v>806</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>226</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>227</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G7" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>229</v>
       </c>
       <c r="D8" s="13">
         <v>29</v>
       </c>
       <c r="E8" s="14">
         <v>59</v>
       </c>
       <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>88</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>231</v>
       </c>
       <c r="D9" s="13">
         <v>39</v>
       </c>
       <c r="E9" s="14">
         <v>59</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H9" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>232</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>233</v>
       </c>
       <c r="D10" s="13">
         <v>25</v>
       </c>
       <c r="E10" s="14">
         <v>31</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>56</v>
       </c>
       <c r="G10" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H10" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>234</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>235</v>
       </c>
       <c r="D11" s="13">
         <v>38</v>
       </c>
       <c r="E11" s="14">
         <v>60</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J11" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>236</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>237</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>239</v>
       </c>
       <c r="D13" s="13">
         <v>21</v>
       </c>
       <c r="E13" s="14">
         <v>60</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G13" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H13" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>240</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>243</v>
       </c>
       <c r="D15" s="13">
         <v>21</v>
       </c>
       <c r="E15" s="14">
         <v>41</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H15" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>245</v>
       </c>
       <c r="D16" s="13">
         <v>27</v>
       </c>
       <c r="E16" s="14">
         <v>38</v>
       </c>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>65</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I16" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J16" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>247</v>
       </c>
       <c r="D17" s="13">
         <v>38</v>
       </c>
       <c r="E17" s="14">
         <v>60</v>
       </c>
       <c r="F17" s="14">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G17" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H17" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I17" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J17" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>249</v>
       </c>
       <c r="D18" s="13">
         <v>22</v>
       </c>
       <c r="E18" s="14">
         <v>31</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>250</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>253</v>
       </c>
       <c r="D20" s="13">
         <v>31</v>
       </c>
       <c r="E20" s="14">
         <v>31</v>
       </c>
       <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G20" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H20" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J20" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>254</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>255</v>
       </c>
       <c r="D21" s="6">
         <v>22</v>
       </c>
-      <c r="E21" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="5"/>
       <c r="F21" s="5">
         <f t="shared" si="0"/>
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G21" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H21" s="40"/>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>257</v>
       </c>
       <c r="D22" s="13">
         <v>27</v>
       </c>
       <c r="E22" s="14">
         <v>45</v>
       </c>
       <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G22" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H22" s="18" t="s">
         <v>791</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>258</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>259</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
-      <c r="A24" s="3" t="s">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B24" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C24" s="12" t="s">
         <v>261</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="13">
         <v>21</v>
       </c>
-      <c r="E24" s="5"/>
-[...11 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="E24" s="14">
+        <v>35</v>
+      </c>
+      <c r="F24" s="14">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G24" s="15">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H24" s="37" t="s">
+        <v>821</v>
+      </c>
+      <c r="I24" s="33" t="s">
+        <v>785</v>
+      </c>
+      <c r="J24" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>263</v>
       </c>
       <c r="D25" s="13">
         <v>31</v>
       </c>
       <c r="E25" s="14">
         <v>46</v>
       </c>
       <c r="F25" s="14">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G25" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H25" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I25" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J25" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>264</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>266</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H27" s="40"/>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>267</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D28" s="13">
         <v>27</v>
       </c>
       <c r="E28" s="14">
         <v>34</v>
       </c>
       <c r="F28" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G28" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H28" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I28" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J28" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>269</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>270</v>
       </c>
       <c r="D29" s="13">
         <v>28</v>
       </c>
       <c r="E29" s="14">
         <v>60</v>
       </c>
       <c r="F29" s="14">
         <f t="shared" si="0"/>
         <v>88</v>
       </c>
       <c r="G29" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H29" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I29" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J29" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>271</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D30" s="13">
         <v>37</v>
       </c>
       <c r="E30" s="14">
         <v>60</v>
       </c>
       <c r="F30" s="14">
         <f t="shared" si="0"/>
         <v>97</v>
       </c>
       <c r="G30" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>275</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>276</v>
       </c>
       <c r="D32" s="13">
         <v>21</v>
       </c>
       <c r="E32" s="14">
         <v>31</v>
       </c>
       <c r="F32" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G32" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H32" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I32" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J32" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>278</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G33" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>279</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>280</v>
       </c>
       <c r="D34" s="13">
         <v>21</v>
       </c>
       <c r="E34" s="14">
         <v>31</v>
       </c>
       <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G34" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H34" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I34" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>281</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>282</v>
       </c>
       <c r="D35" s="13">
         <v>40</v>
       </c>
       <c r="E35" s="14">
         <v>44</v>
       </c>
       <c r="F35" s="14">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="G35" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I35" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>283</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>284</v>
       </c>
       <c r="D36" s="13">
         <v>25</v>
       </c>
       <c r="E36" s="14">
         <v>31</v>
       </c>
       <c r="F36" s="14">
         <f t="shared" si="0"/>
         <v>56</v>
       </c>
       <c r="G36" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H36" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I36" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J36" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>285</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>286</v>
       </c>
       <c r="D37" s="13">
         <v>37</v>
       </c>
       <c r="E37" s="14">
         <v>54</v>
       </c>
       <c r="F37" s="14">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G37" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H37" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I37" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J37" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>288</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G38" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>290</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G39" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>291</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>292</v>
       </c>
       <c r="D40" s="13">
         <v>21</v>
       </c>
       <c r="E40" s="14">
         <v>31</v>
       </c>
       <c r="F40" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G40" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H40" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I40" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J40" s="36" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>293</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>294</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>295</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>296</v>
       </c>
       <c r="D42" s="13">
         <v>37</v>
       </c>
       <c r="E42" s="14">
         <v>55</v>
       </c>
       <c r="F42" s="14">
         <f t="shared" si="0"/>
         <v>92</v>
       </c>
       <c r="G42" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H42" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I42" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J42" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>297</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>298</v>
       </c>
       <c r="D43" s="13">
         <v>21</v>
       </c>
       <c r="E43" s="14">
         <v>33</v>
       </c>
       <c r="F43" s="14">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
       <c r="G43" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H43" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J43" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="D44" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="D44" s="6"/>
+      <c r="E44" s="5"/>
       <c r="F44" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G44" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H44" s="35"/>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="D45" s="6"/>
+      <c r="D45" s="6">
+        <v>27</v>
+      </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="G45" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H45" s="35"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:10">
+      <c r="H45" s="40"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>303</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>304</v>
       </c>
       <c r="D46" s="13">
         <v>29</v>
       </c>
       <c r="E46" s="14">
         <v>32</v>
       </c>
       <c r="F46" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G46" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H46" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I46" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J46" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>305</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>306</v>
       </c>
       <c r="D47" s="13">
         <v>34</v>
       </c>
       <c r="E47" s="14">
         <v>47</v>
       </c>
       <c r="F47" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G47" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H47" s="18" t="s">
         <v>791</v>
       </c>
       <c r="I47" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J47" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>307</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>308</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G48" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>763</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>778</v>
       </c>
-      <c r="D49" s="6"/>
+      <c r="D49" s="6">
+        <v>31</v>
+      </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5">
         <f t="shared" ref="F49:F50" si="2">+D49+E49</f>
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G49" s="7" t="b">
         <f t="shared" ref="G49:G50" si="3">+IF(D49&gt;=21,IF(E49&gt;=31,IF(F49&gt;=91,10,IF(F49&gt;=81,9,IF(F49&gt;=71,8,IF(F49&gt;=61,7,IF(F49&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:10">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>764</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>788</v>
       </c>
       <c r="D50" s="6">
         <v>21</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G50" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H50" s="20"/>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>765</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>718</v>
       </c>
       <c r="D51" s="6">
         <v>24</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5">
         <f t="shared" ref="F51:F57" si="4">+D51+E51</f>
         <v>24</v>
       </c>
       <c r="G51" s="7" t="b">
         <f t="shared" ref="G51:G57" si="5">+IF(D51&gt;=21,IF(E51&gt;=31,IF(F51&gt;=91,10,IF(F51&gt;=81,9,IF(F51&gt;=71,8,IF(F51&gt;=61,7,IF(F51&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>766</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>773</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>774</v>
       </c>
       <c r="D52" s="13">
         <v>27</v>
       </c>
       <c r="E52" s="14">
         <v>34</v>
       </c>
       <c r="F52" s="14">
         <f t="shared" si="4"/>
         <v>61</v>
       </c>
       <c r="G52" s="15">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="H52" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I52" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J52" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>767</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>719</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>720</v>
       </c>
       <c r="D53" s="13">
         <v>21</v>
       </c>
       <c r="E53" s="14">
         <v>35</v>
       </c>
       <c r="F53" s="14">
         <f t="shared" si="4"/>
         <v>56</v>
       </c>
       <c r="G53" s="15">
         <f t="shared" si="5"/>
         <v>6</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I53" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J53" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>768</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>804</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>805</v>
       </c>
       <c r="D54" s="6">
         <v>21</v>
       </c>
-      <c r="E54" s="5"/>
+      <c r="E54" s="5">
+        <v>5</v>
+      </c>
       <c r="F54" s="5">
         <f t="shared" si="4"/>
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G54" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="H54" s="20"/>
+      <c r="H54" s="21"/>
       <c r="I54" s="27"/>
     </row>
-    <row r="55" spans="1:10">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>769</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>722</v>
       </c>
       <c r="D55" s="6">
         <v>31</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5">
         <f t="shared" si="4"/>
         <v>31</v>
       </c>
       <c r="G55" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>770</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>724</v>
       </c>
       <c r="D56" s="6">
         <v>22</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5">
         <f t="shared" si="4"/>
         <v>22</v>
       </c>
       <c r="G56" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>796</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>726</v>
       </c>
       <c r="D57" s="6">
         <v>22</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5">
         <f t="shared" si="4"/>
         <v>22</v>
       </c>
       <c r="G57" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>593</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>594</v>
       </c>
       <c r="D2" s="13">
         <v>33</v>
       </c>
       <c r="E2" s="14">
         <v>38</v>
       </c>
       <c r="F2" s="14">
         <f>+D2+E2</f>
         <v>71</v>
       </c>
       <c r="G2" s="15">
         <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>8</v>
       </c>
       <c r="H2" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>595</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>596</v>
       </c>
       <c r="D3" s="13">
         <v>35</v>
       </c>
       <c r="E3" s="14">
         <v>50</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" ref="F3:F42" si="0">+D3+E3</f>
         <v>85</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" ref="G3:G42" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
         <v>9</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>597</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>598</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>600</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>601</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>602</v>
       </c>
       <c r="D6" s="13">
         <v>29</v>
       </c>
       <c r="E6" s="14">
         <v>56</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>85</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>791</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>603</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>604</v>
       </c>
       <c r="D7" s="13">
         <v>38</v>
       </c>
       <c r="E7" s="14">
         <v>53</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J7" s="33" t="s">
         <v>786</v>
       </c>
       <c r="K7" s="26"/>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>605</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>606</v>
       </c>
       <c r="D8" s="13">
         <v>21</v>
       </c>
       <c r="E8" s="14">
         <v>31</v>
       </c>
       <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H8" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="9" spans="1:11">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>607</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>608</v>
       </c>
       <c r="D9" s="13">
         <v>22</v>
       </c>
       <c r="E9" s="14">
         <v>44</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H9" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>609</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>610</v>
       </c>
       <c r="D10" s="13">
         <v>38</v>
       </c>
       <c r="E10" s="14">
         <v>60</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G10" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H10" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I10" s="33" t="s">
         <v>784</v>
       </c>
       <c r="J10" s="33" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>611</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>612</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>613</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>614</v>
       </c>
       <c r="D12" s="13">
         <v>30</v>
       </c>
       <c r="E12" s="14">
         <v>51</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>615</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>616</v>
       </c>
       <c r="D13" s="13">
         <v>40</v>
       </c>
       <c r="E13" s="14">
         <v>43</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
       <c r="G13" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H13" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>617</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>618</v>
       </c>
       <c r="D14" s="13">
         <v>21</v>
       </c>
       <c r="E14" s="14">
         <v>40</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G14" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H14" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I14" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J14" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>619</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>620</v>
       </c>
       <c r="D15" s="13">
         <v>23</v>
       </c>
       <c r="E15" s="14">
         <v>31</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H15" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>621</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>622</v>
       </c>
       <c r="D16" s="13">
         <v>29</v>
       </c>
       <c r="E16" s="14">
         <v>35</v>
       </c>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H16" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I16" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J16" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>623</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>624</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>625</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>626</v>
       </c>
       <c r="D18" s="13">
         <v>35</v>
       </c>
       <c r="E18" s="14">
         <v>56</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>807</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>627</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>628</v>
       </c>
       <c r="D19" s="13">
         <v>31</v>
       </c>
       <c r="E19" s="14">
         <v>53</v>
       </c>
       <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="G19" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H19" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J19" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>629</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>630</v>
       </c>
       <c r="D20" s="13">
         <v>21</v>
       </c>
       <c r="E20" s="14">
         <v>31</v>
       </c>
       <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G20" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H20" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J20" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>631</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>632</v>
       </c>
       <c r="D21" s="13">
         <v>37</v>
       </c>
       <c r="E21" s="14">
         <v>32</v>
       </c>
       <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>69</v>
       </c>
       <c r="G21" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>806</v>
       </c>
       <c r="I21" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J21" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>633</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>634</v>
       </c>
       <c r="D22" s="13">
         <v>21</v>
       </c>
       <c r="E22" s="14">
         <v>31</v>
       </c>
       <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G22" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H22" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>635</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>636</v>
       </c>
       <c r="D23" s="13">
         <v>40</v>
       </c>
       <c r="E23" s="14">
         <v>37</v>
       </c>
       <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G23" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J23" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>637</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>638</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>639</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>640</v>
       </c>
       <c r="D25" s="13">
         <v>38</v>
       </c>
       <c r="E25" s="14">
         <v>57</v>
       </c>
       <c r="F25" s="14">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
       <c r="G25" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I25" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J25" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>641</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>642</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>644</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>645</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>646</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>647</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>648</v>
       </c>
       <c r="D29" s="13">
         <v>28</v>
       </c>
       <c r="E29" s="14">
         <v>35</v>
       </c>
       <c r="F29" s="14">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G29" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H29" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I29" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J29" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>649</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>650</v>
       </c>
       <c r="D30" s="13">
         <v>21</v>
       </c>
       <c r="E30" s="14">
         <v>57</v>
       </c>
       <c r="F30" s="14">
         <f t="shared" si="0"/>
         <v>78</v>
       </c>
       <c r="G30" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>651</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>652</v>
       </c>
       <c r="D31" s="13">
         <v>22</v>
       </c>
       <c r="E31" s="14">
         <v>39</v>
       </c>
       <c r="F31" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G31" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H31" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I31" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J31" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>653</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>654</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G32" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>655</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>656</v>
       </c>
       <c r="D33" s="13">
         <v>34</v>
       </c>
       <c r="E33" s="14">
         <v>57</v>
       </c>
       <c r="F33" s="14">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G33" s="15">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H33" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I33" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>657</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>658</v>
       </c>
       <c r="D34" s="13">
         <v>21</v>
       </c>
       <c r="E34" s="14">
         <v>40</v>
       </c>
       <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G34" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H34" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I34" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
-      <c r="A35" s="3" t="s">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B35" s="12" t="s">
         <v>659</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="12" t="s">
         <v>660</v>
       </c>
-      <c r="D35" s="6">
+      <c r="D35" s="13">
         <v>21</v>
       </c>
-      <c r="E35" s="5"/>
-[...10 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="E35" s="14">
+        <v>32</v>
+      </c>
+      <c r="F35" s="14">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G35" s="15">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="I35" s="46" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>661</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>662</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>664</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G37" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>665</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>666</v>
       </c>
       <c r="D38" s="13">
         <v>25</v>
       </c>
       <c r="E38" s="14">
         <v>46</v>
       </c>
       <c r="F38" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G38" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H38" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I38" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J38" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>667</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="D39" s="6"/>
+      <c r="D39" s="6">
+        <v>4</v>
+      </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G39" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H39" s="40"/>
     </row>
-    <row r="40" spans="1:10">
-      <c r="A40" s="3" t="s">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="B40" s="12" t="s">
         <v>669</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="12" t="s">
         <v>670</v>
       </c>
-      <c r="D40" s="6"/>
-[...11 lines deleted...]
-    <row r="41" spans="1:10">
+      <c r="D40" s="13">
+        <v>21</v>
+      </c>
+      <c r="E40" s="14">
+        <v>31</v>
+      </c>
+      <c r="F40" s="14">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G40" s="15">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H40" s="28" t="s">
+        <v>822</v>
+      </c>
+      <c r="I40" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="J40" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>672</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>673</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>674</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G42" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>727</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>728</v>
       </c>
       <c r="D43" s="13">
         <v>30</v>
       </c>
       <c r="E43" s="14">
         <v>54</v>
       </c>
       <c r="F43" s="14">
         <f t="shared" ref="F43:F49" si="2">+D43+E43</f>
         <v>84</v>
       </c>
       <c r="G43" s="15">
         <f t="shared" ref="G43:G49" si="3">+IF(D43&gt;=21,IF(E43&gt;=31,IF(F43&gt;=91,10,IF(F43&gt;=81,9,IF(F43&gt;=71,8,IF(F43&gt;=61,7,IF(F43&gt;=51,6)))))))</f>
         <v>9</v>
       </c>
       <c r="H43" s="18" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J43" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>729</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>730</v>
       </c>
       <c r="D44" s="6">
         <v>23</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5">
         <f t="shared" si="2"/>
         <v>23</v>
       </c>
       <c r="G44" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>732</v>
       </c>
       <c r="D45" s="6">
         <v>21</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="G45" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>733</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>734</v>
       </c>
       <c r="D46" s="6">
         <v>27</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5">
         <f t="shared" si="2"/>
         <v>27</v>
       </c>
       <c r="G46" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
-      <c r="A47" s="3" t="s">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="25" t="s">
+      <c r="B47" s="41" t="s">
         <v>797</v>
       </c>
-      <c r="C47" s="25" t="s">
+      <c r="C47" s="41" t="s">
         <v>798</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="13">
         <v>24</v>
       </c>
-      <c r="E47" s="5"/>
-      <c r="F47" s="5">
+      <c r="E47" s="14">
+        <v>42</v>
+      </c>
+      <c r="F47" s="14">
         <f t="shared" ref="F47" si="4">+D47+E47</f>
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G47" s="7" t="b">
+        <v>66</v>
+      </c>
+      <c r="G47" s="15">
         <f t="shared" ref="G47" si="5">+IF(D47&gt;=21,IF(E47&gt;=31,IF(F47&gt;=91,10,IF(F47&gt;=81,9,IF(F47&gt;=71,8,IF(F47&gt;=61,7,IF(F47&gt;=51,6)))))))</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:10">
+        <v>7</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>736</v>
       </c>
       <c r="D48" s="6">
         <v>23</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5">
         <f t="shared" si="2"/>
         <v>23</v>
       </c>
       <c r="G48" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="24" t="s">
         <v>763</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>737</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>738</v>
       </c>
       <c r="D49" s="6">
         <v>22</v>
       </c>
-      <c r="E49" s="5"/>
+      <c r="E49" s="5">
+        <v>23</v>
+      </c>
       <c r="F49" s="5">
         <f t="shared" si="2"/>
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="G49" s="7" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49" s="21"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:J58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>309</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>310</v>
       </c>
       <c r="D2" s="13">
         <v>21</v>
       </c>
       <c r="E2" s="14">
         <v>41</v>
       </c>
       <c r="F2" s="14">
         <f t="shared" ref="F2:F48" si="0">+D2+E2</f>
         <v>62</v>
       </c>
       <c r="G2" s="15">
         <f t="shared" ref="G2:G48" si="1">+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>7</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>311</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>312</v>
       </c>
       <c r="D3" s="13">
         <v>21</v>
       </c>
       <c r="E3" s="14">
         <v>46</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H3" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>313</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>314</v>
       </c>
       <c r="D4" s="13">
         <v>35</v>
       </c>
       <c r="E4" s="14">
         <v>38</v>
       </c>
       <c r="F4" s="14">
         <f t="shared" si="0"/>
         <v>73</v>
       </c>
       <c r="G4" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>316</v>
       </c>
       <c r="D5" s="13">
         <v>22</v>
       </c>
       <c r="E5" s="14">
         <v>39</v>
       </c>
       <c r="F5" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G5" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>317</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>318</v>
       </c>
       <c r="D6" s="13">
         <v>28</v>
       </c>
       <c r="E6" s="14">
         <v>40</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>68</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>319</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>320</v>
       </c>
       <c r="D7" s="13">
         <v>21</v>
       </c>
       <c r="E7" s="14">
         <v>31</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I7" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G8" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
-      <c r="A9" s="3" t="s">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="12" t="s">
         <v>323</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="C9" s="12" t="s">
         <v>324</v>
       </c>
-      <c r="D9" s="6"/>
-[...11 lines deleted...]
-    <row r="10" spans="1:10">
+      <c r="D9" s="13">
+        <v>28</v>
+      </c>
+      <c r="E9" s="14">
+        <v>36</v>
+      </c>
+      <c r="F9" s="14">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G9" s="15">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>823</v>
+      </c>
+      <c r="I9" s="18" t="s">
+        <v>785</v>
+      </c>
+      <c r="J9" s="18" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>325</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>326</v>
       </c>
       <c r="D10" s="13">
         <v>31</v>
       </c>
       <c r="E10" s="14">
         <v>31</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G10" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I10" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>328</v>
       </c>
       <c r="D11" s="13">
         <v>21</v>
       </c>
       <c r="E11" s="14">
         <v>33</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>54</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J11" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>330</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>331</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>332</v>
       </c>
       <c r="D13" s="13">
         <v>28</v>
       </c>
       <c r="E13" s="14">
         <v>36</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G13" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H13" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>333</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>334</v>
       </c>
       <c r="D14" s="13">
         <v>33</v>
       </c>
       <c r="E14" s="14">
         <v>38</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G14" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H14" s="18" t="s">
         <v>791</v>
       </c>
       <c r="I14" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J14" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>335</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>336</v>
       </c>
       <c r="D15" s="13">
         <v>21</v>
       </c>
       <c r="E15" s="14">
         <v>31</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H15" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>337</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>338</v>
       </c>
       <c r="D16" s="13">
         <v>40</v>
       </c>
       <c r="E16" s="14">
         <v>46</v>
       </c>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I16" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J16" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>340</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>341</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>342</v>
       </c>
       <c r="D18" s="13">
         <v>25</v>
       </c>
       <c r="E18" s="14">
         <v>31</v>
       </c>
       <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>56</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>343</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>344</v>
       </c>
       <c r="D19" s="13">
         <v>27</v>
       </c>
       <c r="E19" s="14">
         <v>54</v>
       </c>
       <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G19" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H19" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J19" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>345</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>346</v>
       </c>
       <c r="D20" s="13">
         <v>39</v>
       </c>
       <c r="E20" s="14">
         <v>39</v>
       </c>
       <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>78</v>
       </c>
       <c r="G20" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J20" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>347</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>348</v>
       </c>
       <c r="D21" s="13">
         <v>21</v>
       </c>
       <c r="E21" s="14">
         <v>32</v>
       </c>
       <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
       <c r="G21" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>806</v>
       </c>
       <c r="I21" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J21" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>349</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>350</v>
       </c>
       <c r="D22" s="13">
         <v>33</v>
       </c>
       <c r="E22" s="14">
         <v>39</v>
       </c>
       <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G22" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H22" s="32" t="s">
         <v>806</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>351</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>352</v>
       </c>
       <c r="D23" s="13">
         <v>36</v>
       </c>
       <c r="E23" s="14">
         <v>40</v>
       </c>
       <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G23" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H23" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I23" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J23" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>354</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>355</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>356</v>
       </c>
       <c r="D25" s="13">
         <v>25</v>
       </c>
       <c r="E25" s="14">
         <v>47</v>
       </c>
       <c r="F25" s="14">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G25" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H25" s="38" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I25" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J25" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>357</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>358</v>
       </c>
       <c r="D26" s="13">
         <v>33</v>
       </c>
       <c r="E26" s="14">
         <v>38</v>
       </c>
       <c r="F26" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G26" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H26" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I26" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J26" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>359</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>360</v>
       </c>
       <c r="D27" s="13">
         <v>37</v>
       </c>
       <c r="E27" s="14">
         <v>44</v>
       </c>
       <c r="F27" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G27" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H27" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I27" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J27" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>361</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>362</v>
       </c>
       <c r="D28" s="13">
         <v>21</v>
       </c>
       <c r="E28" s="14">
         <v>31</v>
       </c>
       <c r="F28" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G28" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H28" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I28" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J28" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>363</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>364</v>
       </c>
       <c r="D29" s="13">
         <v>21</v>
       </c>
       <c r="E29" s="14">
         <v>31</v>
       </c>
       <c r="F29" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G29" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H29" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I29" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J29" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>365</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>366</v>
       </c>
       <c r="D30" s="13">
         <v>21</v>
       </c>
       <c r="E30" s="14">
         <v>31</v>
       </c>
       <c r="F30" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G30" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>368</v>
       </c>
       <c r="D31" s="13">
         <v>25</v>
       </c>
       <c r="E31" s="14">
         <v>32</v>
       </c>
       <c r="F31" s="14">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="G31" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H31" s="18" t="s">
         <v>815</v>
       </c>
       <c r="I31" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J31" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>369</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>370</v>
       </c>
       <c r="D32" s="13">
         <v>21</v>
       </c>
       <c r="E32" s="14">
         <v>40</v>
       </c>
       <c r="F32" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G32" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H32" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I32" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J32" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>372</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G33" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H33" s="34"/>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>373</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>374</v>
       </c>
       <c r="D34" s="13">
         <v>22</v>
       </c>
       <c r="E34" s="14">
         <v>31</v>
       </c>
       <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
       <c r="G34" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H34" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I34" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>375</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>376</v>
       </c>
       <c r="D35" s="13">
         <v>30</v>
       </c>
       <c r="E35" s="14">
         <v>41</v>
       </c>
       <c r="F35" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G35" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I35" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>377</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>378</v>
       </c>
       <c r="D36" s="13">
         <v>21</v>
       </c>
       <c r="E36" s="14">
         <v>40</v>
       </c>
       <c r="F36" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G36" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I36" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J36" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
-      <c r="A37" s="3" t="s">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A37" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="B37" s="12" t="s">
         <v>379</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="12" t="s">
         <v>380</v>
       </c>
-      <c r="D37" s="6">
+      <c r="D37" s="13">
         <v>21</v>
       </c>
-      <c r="E37" s="5"/>
-[...10 lines deleted...]
-    <row r="38" spans="1:10">
+      <c r="E37" s="14">
+        <v>31</v>
+      </c>
+      <c r="F37" s="14">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G37" s="15">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H37" s="43" t="s">
+        <v>827</v>
+      </c>
+      <c r="I37" s="46" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>382</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G38" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>816</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>817</v>
       </c>
       <c r="D39" s="13">
         <v>31</v>
       </c>
       <c r="E39" s="14">
         <v>31</v>
       </c>
       <c r="F39" s="14">
         <f t="shared" ref="F39" si="2">+D39+E39</f>
         <v>62</v>
       </c>
       <c r="G39" s="15">
         <f t="shared" ref="G39" si="3">+IF(D39&gt;=21,IF(E39&gt;=31,IF(F39&gt;=91,10,IF(F39&gt;=81,9,IF(F39&gt;=71,8,IF(F39&gt;=61,7,IF(F39&gt;=51,6)))))))</f>
         <v>7</v>
       </c>
       <c r="H39" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I39" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J39" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>383</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>384</v>
       </c>
       <c r="D40" s="13">
         <v>33</v>
       </c>
       <c r="E40" s="14">
         <v>38</v>
       </c>
       <c r="F40" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G40" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H40" s="18" t="s">
         <v>783</v>
       </c>
       <c r="I40" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J40" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>386</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>388</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G42" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>389</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>390</v>
       </c>
       <c r="D43" s="13">
         <v>21</v>
       </c>
       <c r="E43" s="14">
         <v>31</v>
       </c>
       <c r="F43" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G43" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H43" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J43" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>392</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G44" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>394</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G45" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>396</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G46" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>398</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G47" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>399</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>400</v>
       </c>
       <c r="D48" s="13">
         <v>21</v>
       </c>
       <c r="E48" s="14">
         <v>34</v>
       </c>
       <c r="F48" s="14">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="G48" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H48" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I48" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J48" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>763</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>740</v>
       </c>
       <c r="D49" s="6">
         <v>21</v>
       </c>
-      <c r="E49" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E49" s="5"/>
       <c r="F49" s="5">
         <f t="shared" ref="F49:F56" si="4">+D49+E49</f>
         <v>21</v>
       </c>
       <c r="G49" s="7" t="b">
         <f t="shared" ref="G49:G56" si="5">+IF(D49&gt;=21,IF(E49&gt;=31,IF(F49&gt;=91,10,IF(F49&gt;=81,9,IF(F49&gt;=71,8,IF(F49&gt;=61,7,IF(F49&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
       <c r="H49" s="21"/>
     </row>
-    <row r="50" spans="1:10">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>764</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>741</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>742</v>
       </c>
       <c r="D50" s="13">
         <v>25</v>
       </c>
       <c r="E50" s="14">
         <v>31</v>
       </c>
       <c r="F50" s="14">
         <f t="shared" si="4"/>
         <v>56</v>
       </c>
       <c r="G50" s="15">
         <f t="shared" si="5"/>
         <v>6</v>
       </c>
       <c r="H50" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I50" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J50" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>765</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>782</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G51" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H51" s="34"/>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>766</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>743</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>744</v>
       </c>
       <c r="D52" s="13">
         <v>30</v>
       </c>
       <c r="E52" s="14">
         <v>31</v>
       </c>
       <c r="F52" s="14">
         <f t="shared" si="4"/>
         <v>61</v>
       </c>
       <c r="G52" s="15">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="H52" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I52" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J52" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>767</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>746</v>
       </c>
       <c r="D53" s="6">
         <v>21</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G53" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>768</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>748</v>
       </c>
       <c r="D54" s="6">
         <v>30</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5">
         <f t="shared" si="4"/>
         <v>30</v>
       </c>
       <c r="G54" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:10">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>769</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>749</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>750</v>
       </c>
       <c r="D55" s="6">
         <v>30</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5">
         <f t="shared" si="4"/>
         <v>30</v>
       </c>
       <c r="G55" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>770</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>752</v>
       </c>
       <c r="D56" s="6">
         <v>21</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G56" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
-      <c r="A57" s="9" t="s">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>824</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>825</v>
+      </c>
+      <c r="D57" s="6">
+        <v>12</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5">
+        <f t="shared" ref="F57" si="6">+D57+E57</f>
+        <v>12</v>
+      </c>
+      <c r="G57" s="7" t="b">
+        <f t="shared" ref="G57" si="7">+IF(D57&gt;=21,IF(E57&gt;=31,IF(F57&gt;=91,10,IF(F57&gt;=81,9,IF(F57&gt;=71,8,IF(F57&gt;=61,7,IF(F57&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+      <c r="H57" s="42"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A58" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>512</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5">
         <f t="shared" ref="F2:F43" si="0">+D2+E2</f>
         <v>0</v>
       </c>
       <c r="G2" s="7" t="b">
         <f t="shared" ref="G2:G43" si="1">+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>513</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>514</v>
       </c>
       <c r="D3" s="13">
         <v>29</v>
       </c>
       <c r="E3" s="14">
         <v>52</v>
       </c>
       <c r="F3" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G3" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H3" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>516</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>518</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>519</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>520</v>
       </c>
       <c r="D6" s="13">
         <v>31</v>
       </c>
       <c r="E6" s="14">
         <v>35</v>
       </c>
       <c r="F6" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H6" s="31" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>521</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>522</v>
       </c>
       <c r="D7" s="13">
         <v>35</v>
       </c>
       <c r="E7" s="14">
         <v>36</v>
       </c>
       <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J7" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="12" t="s">
         <v>523</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C8" s="12" t="s">
         <v>524</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="13">
         <v>21</v>
       </c>
-      <c r="E8" s="5">
-[...12 lines deleted...]
-    <row r="9" spans="1:10">
+      <c r="E8" s="14">
+        <v>31</v>
+      </c>
+      <c r="F8" s="14">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G8" s="15">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H8" s="44" t="s">
+        <v>826</v>
+      </c>
+      <c r="I8" s="45" t="s">
+        <v>785</v>
+      </c>
+      <c r="J8" s="46"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>525</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>526</v>
       </c>
       <c r="D9" s="13">
         <v>26</v>
       </c>
       <c r="E9" s="14">
         <v>31</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I9" s="17" t="s">
         <v>784</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>527</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>528</v>
       </c>
       <c r="D10" s="13">
         <v>22</v>
       </c>
       <c r="E10" s="14">
         <v>31</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
       <c r="G10" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H10" s="31" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>529</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>530</v>
       </c>
       <c r="D11" s="13">
         <v>27</v>
       </c>
       <c r="E11" s="14">
         <v>31</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>58</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H11" s="38" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J11" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>531</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D12" s="13">
         <v>21</v>
       </c>
       <c r="E12" s="14">
         <v>31</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H12" s="38" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J12" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>533</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>534</v>
       </c>
       <c r="D13" s="13">
         <v>40</v>
       </c>
       <c r="E13" s="14">
         <v>36</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G13" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>783</v>
       </c>
       <c r="I13" s="17" t="s">
         <v>785</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>535</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>536</v>
       </c>
       <c r="D14" s="13">
         <v>32</v>
       </c>
       <c r="E14" s="14">
         <v>49</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G14" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H14" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I14" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J14" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>538</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="35"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>540</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G16" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H16" s="35"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>542</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="35"/>
     </row>
-    <row r="18" spans="1:10">
-      <c r="A18" s="3" t="s">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="12" t="s">
         <v>543</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="C18" s="12" t="s">
         <v>544</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="13">
         <v>21</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="E18" s="14">
+        <v>31</v>
+      </c>
+      <c r="F18" s="14">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G18" s="15">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>826</v>
+      </c>
+      <c r="I18" s="45" t="s">
+        <v>785</v>
+      </c>
+      <c r="J18" s="46"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>546</v>
+      </c>
+      <c r="D19" s="13">
         <v>21</v>
       </c>
-      <c r="G18" s="7" t="b">
-[...29 lines deleted...]
-    <row r="20" spans="1:10">
+      <c r="E19" s="14">
+        <v>41</v>
+      </c>
+      <c r="F19" s="14">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G19" s="15">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>826</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>785</v>
+      </c>
+      <c r="J19" s="46"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>547</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>548</v>
       </c>
       <c r="D20" s="13">
         <v>29</v>
       </c>
       <c r="E20" s="14">
         <v>42</v>
       </c>
       <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G20" s="15">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H20" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I20" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J20" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>549</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>550</v>
       </c>
       <c r="D21" s="13">
         <v>26</v>
       </c>
       <c r="E21" s="14">
         <v>31</v>
       </c>
       <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="G21" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H21" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I21" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J21" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>551</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>552</v>
       </c>
       <c r="D22" s="13">
         <v>21</v>
       </c>
       <c r="E22" s="14">
         <v>34</v>
       </c>
       <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="G22" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H22" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>553</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>554</v>
       </c>
       <c r="D23" s="13">
         <v>33</v>
       </c>
       <c r="E23" s="14">
         <v>31</v>
       </c>
       <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G23" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H23" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I23" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J23" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>556</v>
       </c>
-      <c r="D24" s="6"/>
+      <c r="D24" s="6">
+        <v>15</v>
+      </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G24" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H24" s="35"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="H24" s="40"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>557</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>558</v>
       </c>
       <c r="D25" s="13">
         <v>21</v>
       </c>
       <c r="E25" s="14">
         <v>40</v>
       </c>
       <c r="F25" s="14">
         <f t="shared" si="0"/>
         <v>61</v>
       </c>
       <c r="G25" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H25" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I25" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J25" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>560</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>561</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>562</v>
       </c>
       <c r="D27" s="13">
         <v>21</v>
       </c>
       <c r="E27" s="14">
         <v>34</v>
       </c>
       <c r="F27" s="14">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="G27" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H27" s="28" t="s">
         <v>806</v>
       </c>
       <c r="I27" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J27" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>564</v>
       </c>
       <c r="D28" s="6">
         <v>21</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
       <c r="G28" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="35"/>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>565</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>566</v>
       </c>
       <c r="D29" s="13">
         <v>21</v>
       </c>
       <c r="E29" s="14">
         <v>41</v>
       </c>
       <c r="F29" s="14">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G29" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H29" s="28" t="s">
         <v>815</v>
       </c>
       <c r="I29" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J29" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>568</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G30" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>569</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>570</v>
       </c>
       <c r="D31" s="13">
         <v>21</v>
       </c>
       <c r="E31" s="14">
         <v>34</v>
       </c>
       <c r="F31" s="14">
         <f t="shared" si="0"/>
         <v>55</v>
       </c>
       <c r="G31" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H31" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I31" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J31" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>572</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G32" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>573</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>574</v>
       </c>
       <c r="D33" s="13">
         <v>35</v>
       </c>
       <c r="E33" s="14">
         <v>48</v>
       </c>
       <c r="F33" s="14">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
       <c r="G33" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H33" s="18" t="s">
         <v>791</v>
       </c>
       <c r="I33" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>575</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>576</v>
       </c>
       <c r="D34" s="13">
         <v>35</v>
       </c>
       <c r="E34" s="14">
         <v>31</v>
       </c>
       <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G34" s="15">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H34" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I34" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>578</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G35" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H35" s="35"/>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>580</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H36" s="35"/>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>581</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>582</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G37" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H37" s="35"/>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G38" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H38" s="35"/>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>584</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>585</v>
       </c>
       <c r="D39" s="13">
         <v>28</v>
       </c>
       <c r="E39" s="14">
         <v>53</v>
       </c>
       <c r="F39" s="14">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G39" s="15">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H39" s="28" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="I39" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J39" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>586</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>587</v>
       </c>
       <c r="D40" s="13">
         <v>21</v>
       </c>
       <c r="E40" s="14">
         <v>36</v>
       </c>
       <c r="F40" s="14">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="G40" s="15">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H40" s="39" t="s">
         <v>815</v>
       </c>
       <c r="I40" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J40" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>390</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H41" s="35"/>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>589</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>590</v>
       </c>
       <c r="D42" s="6">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E42" s="5"/>
       <c r="F42" s="5">
         <f t="shared" si="0"/>
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="G42" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H42" s="40"/>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>592</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G43" s="7" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>775</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>776</v>
       </c>
       <c r="D44" s="13">
         <v>24</v>
       </c>
       <c r="E44" s="14">
         <v>31</v>
       </c>
       <c r="F44" s="14">
         <f t="shared" ref="F44" si="2">+D44+E44</f>
         <v>55</v>
       </c>
       <c r="G44" s="15">
         <f t="shared" ref="G44" si="3">+IF(D44&gt;=21,IF(E44&gt;=31,IF(F44&gt;=91,10,IF(F44&gt;=81,9,IF(F44&gt;=71,8,IF(F44&gt;=61,7,IF(F44&gt;=51,6)))))))</f>
         <v>6</v>
       </c>
       <c r="H44" s="37" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I44" s="18" t="s">
         <v>784</v>
       </c>
       <c r="J44" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>753</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>754</v>
       </c>
       <c r="D45" s="13">
         <v>22</v>
       </c>
       <c r="E45" s="14">
         <v>40</v>
       </c>
       <c r="F45" s="14">
         <f t="shared" ref="F45:F50" si="4">+D45+E45</f>
         <v>62</v>
       </c>
       <c r="G45" s="15">
         <f t="shared" ref="G45:G50" si="5">+IF(D45&gt;=21,IF(E45&gt;=31,IF(F45&gt;=91,10,IF(F45&gt;=81,9,IF(F45&gt;=71,8,IF(F45&gt;=61,7,IF(F45&gt;=51,6)))))))</f>
         <v>7</v>
       </c>
       <c r="H45" s="18" t="s">
         <v>806</v>
       </c>
       <c r="I45" s="18" t="s">
         <v>785</v>
       </c>
       <c r="J45" s="18" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>790</v>
       </c>
       <c r="D46" s="6">
         <v>22</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5">
         <f t="shared" ref="F46" si="6">+D46+E46</f>
         <v>22</v>
       </c>
       <c r="G46" s="7" t="b">
         <f t="shared" ref="G46" si="7">+IF(D46&gt;=21,IF(E46&gt;=31,IF(F46&gt;=91,10,IF(F46&gt;=81,9,IF(F46&gt;=71,8,IF(F46&gt;=61,7,IF(F46&gt;=51,6)))))))</f>
         <v>0</v>
       </c>
       <c r="H46" s="21"/>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>756</v>
       </c>
       <c r="D47" s="6">
         <v>22</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5">
         <f t="shared" si="4"/>
         <v>22</v>
       </c>
       <c r="G47" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>758</v>
       </c>
       <c r="D48" s="6">
         <v>21</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G48" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>763</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>759</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>760</v>
       </c>
       <c r="D49" s="6">
         <v>21</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G49" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:8">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>764</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>762</v>
       </c>
       <c r="D50" s="6">
         <v>21</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
       <c r="G50" s="7" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H50" s="21"/>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>