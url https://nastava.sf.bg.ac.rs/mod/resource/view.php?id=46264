--- v1 (2026-04-06)
+++ v2 (2026-10-28)
@@ -1,3607 +1,3855 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...2 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD928924-E349-4B64-9223-1FD7800C6F54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7740"/>
   </bookViews>
   <sheets>
-    <sheet name="ВЗ" sheetId="18" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="ПС" sheetId="25" r:id="rId9"/>
+    <sheet name="1. група" sheetId="3" r:id="rId1"/>
+    <sheet name="2.група" sheetId="4" r:id="rId2"/>
+    <sheet name="3. група" sheetId="5" r:id="rId3"/>
+    <sheet name="4. група" sheetId="6" r:id="rId4"/>
+    <sheet name="5. група" sheetId="7" r:id="rId5"/>
+    <sheet name="6. група" sheetId="8" r:id="rId6"/>
+    <sheet name="7. група" sheetId="9" r:id="rId7"/>
+    <sheet name="8. група" sheetId="10" r:id="rId8"/>
+    <sheet name="9. група" sheetId="11" r:id="rId9"/>
+    <sheet name="старије генерације" sheetId="12" r:id="rId10"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="125725"/>
   <fileRecoveryPr autoRecover="0"/>
-  <extLst>
-[...9 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F57" i="24" l="1"/>
-[...742 lines deleted...]
-  <c r="G2" i="18" s="1"/>
+  <c r="F63" i="12"/>
+  <c r="G63"/>
+  <c r="F64"/>
+  <c r="G64" s="1"/>
+  <c r="F62"/>
+  <c r="G62"/>
+  <c r="F61"/>
+  <c r="G61"/>
+  <c r="F60"/>
+  <c r="G60"/>
+  <c r="F59"/>
+  <c r="G59"/>
+  <c r="F58"/>
+  <c r="G58"/>
+  <c r="F57"/>
+  <c r="G57"/>
+  <c r="F54"/>
+  <c r="G54"/>
+  <c r="F55"/>
+  <c r="G55"/>
+  <c r="F56"/>
+  <c r="G56"/>
+  <c r="F3"/>
+  <c r="G3" s="1"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24" s="1"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F45"/>
+  <c r="G45"/>
+  <c r="F46"/>
+  <c r="G46"/>
+  <c r="F47"/>
+  <c r="G47"/>
+  <c r="F48"/>
+  <c r="G48"/>
+  <c r="F49"/>
+  <c r="G49"/>
+  <c r="F50"/>
+  <c r="G50"/>
+  <c r="F51"/>
+  <c r="G51"/>
+  <c r="F52"/>
+  <c r="G52"/>
+  <c r="F53"/>
+  <c r="G53"/>
+  <c r="G2"/>
+  <c r="F2"/>
+  <c r="F3" i="9"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13" s="1"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33" s="1"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40" s="1"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44" s="1"/>
+  <c r="F45"/>
+  <c r="G45"/>
+  <c r="F46"/>
+  <c r="G46"/>
+  <c r="F47"/>
+  <c r="G47"/>
+  <c r="F48"/>
+  <c r="G48"/>
+  <c r="F49"/>
+  <c r="G49"/>
+  <c r="G2"/>
+  <c r="F2"/>
+  <c r="F3" i="11"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F3" i="10"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11" s="1"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16" s="1"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20" s="1"/>
+  <c r="F3" i="8"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12" s="1"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F3" i="7"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F45"/>
+  <c r="G45"/>
+  <c r="F3" i="6"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11" s="1"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29" s="1"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F3" i="5"/>
+  <c r="G3" s="1"/>
+  <c r="F4"/>
+  <c r="G4" s="1"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F3" i="4"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21" s="1"/>
+  <c r="F22"/>
+  <c r="G22"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37" s="1"/>
+  <c r="F38"/>
+  <c r="G38"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F45"/>
+  <c r="G45"/>
+  <c r="F2" i="11"/>
+  <c r="G2"/>
+  <c r="F2" i="10"/>
+  <c r="G2"/>
+  <c r="G2" i="8"/>
+  <c r="F2"/>
+  <c r="F2" i="7"/>
+  <c r="G2"/>
+  <c r="F2" i="6"/>
+  <c r="G2"/>
+  <c r="F2" i="5"/>
+  <c r="G2"/>
+  <c r="F2" i="4"/>
+  <c r="G2"/>
+  <c r="F3" i="3"/>
+  <c r="G3"/>
+  <c r="F4"/>
+  <c r="G4"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="F6"/>
+  <c r="G6"/>
+  <c r="F7"/>
+  <c r="G7"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="F9"/>
+  <c r="G9"/>
+  <c r="F10"/>
+  <c r="G10"/>
+  <c r="F11"/>
+  <c r="G11"/>
+  <c r="F12"/>
+  <c r="G12"/>
+  <c r="F13"/>
+  <c r="G13"/>
+  <c r="F14"/>
+  <c r="G14"/>
+  <c r="F15"/>
+  <c r="G15"/>
+  <c r="F16"/>
+  <c r="G16"/>
+  <c r="F17"/>
+  <c r="G17"/>
+  <c r="F18"/>
+  <c r="G18"/>
+  <c r="F19"/>
+  <c r="G19"/>
+  <c r="F20"/>
+  <c r="G20"/>
+  <c r="F21"/>
+  <c r="G21"/>
+  <c r="F22"/>
+  <c r="G22" s="1"/>
+  <c r="F23"/>
+  <c r="G23"/>
+  <c r="F24"/>
+  <c r="G24"/>
+  <c r="F25"/>
+  <c r="G25"/>
+  <c r="F26"/>
+  <c r="G26"/>
+  <c r="F27"/>
+  <c r="G27"/>
+  <c r="F28"/>
+  <c r="G28"/>
+  <c r="F29"/>
+  <c r="G29"/>
+  <c r="F30"/>
+  <c r="G30"/>
+  <c r="F31"/>
+  <c r="G31"/>
+  <c r="F32"/>
+  <c r="G32"/>
+  <c r="F33"/>
+  <c r="G33"/>
+  <c r="F34"/>
+  <c r="G34"/>
+  <c r="F35"/>
+  <c r="G35"/>
+  <c r="F36"/>
+  <c r="G36"/>
+  <c r="F37"/>
+  <c r="G37"/>
+  <c r="F38"/>
+  <c r="G38" s="1"/>
+  <c r="F39"/>
+  <c r="G39"/>
+  <c r="F40"/>
+  <c r="G40"/>
+  <c r="F41"/>
+  <c r="G41"/>
+  <c r="F42"/>
+  <c r="G42"/>
+  <c r="F43"/>
+  <c r="G43"/>
+  <c r="F44"/>
+  <c r="G44"/>
+  <c r="F45"/>
+  <c r="G45"/>
+  <c r="F2"/>
+  <c r="G2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1854" uniqueCount="828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2087" uniqueCount="899">
+  <si>
+    <t>Петровић Милица</t>
+  </si>
+  <si>
+    <t>Лукић Ирена</t>
+  </si>
+  <si>
+    <t>Ђорђевић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250009</t>
+  </si>
+  <si>
+    <t>Gomes Caitlyn</t>
+  </si>
+  <si>
+    <t>ПГ250072</t>
+  </si>
+  <si>
+    <t>Аврамовић Ивона</t>
+  </si>
+  <si>
+    <t>ПГ250193</t>
+  </si>
+  <si>
+    <t>Аврамовић Милош</t>
+  </si>
+  <si>
+    <t>ПГ250337</t>
+  </si>
+  <si>
+    <t>Адамов Никола</t>
+  </si>
+  <si>
+    <t>ПГ250202</t>
+  </si>
+  <si>
+    <t>Алексић Алексеј</t>
+  </si>
+  <si>
+    <t>ПГ250250</t>
+  </si>
+  <si>
+    <t>Андрејевић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250053</t>
+  </si>
+  <si>
+    <t>Андрејић Михајло</t>
+  </si>
+  <si>
+    <t>ПГ250045</t>
+  </si>
+  <si>
+    <t>Андрић Страхиња</t>
+  </si>
+  <si>
+    <t>ПГ250011</t>
+  </si>
+  <si>
+    <t>Андровић Вук</t>
+  </si>
+  <si>
+    <t>ПГ250146</t>
+  </si>
+  <si>
+    <t>Анђић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250113</t>
+  </si>
+  <si>
+    <t>Антонијевић Огњен</t>
+  </si>
+  <si>
+    <t>ПГ250230</t>
+  </si>
+  <si>
+    <t>Аранђеловић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250158</t>
+  </si>
+  <si>
+    <t>Аритоновић Сташа</t>
+  </si>
+  <si>
+    <t>ПГ250018</t>
+  </si>
+  <si>
+    <t>Бајкић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бачанац Никола </t>
+  </si>
+  <si>
+    <t>ПГ250063</t>
+  </si>
+  <si>
+    <t>Биберџић Вељко</t>
+  </si>
+  <si>
+    <t>ПГ250140</t>
+  </si>
+  <si>
+    <t>ПГ250088</t>
+  </si>
+  <si>
+    <t>Бићанин Михајло</t>
+  </si>
+  <si>
+    <t>ПГ250116</t>
+  </si>
+  <si>
+    <t>Бићанин Урош</t>
+  </si>
+  <si>
+    <t>ПГ250151</t>
+  </si>
+  <si>
+    <t>Блажић Душан</t>
+  </si>
+  <si>
+    <t>ПГ250074</t>
+  </si>
+  <si>
+    <t>Богдановић Андрија</t>
+  </si>
+  <si>
+    <t>ПГ250155</t>
+  </si>
+  <si>
+    <t>Богдановић Борис</t>
+  </si>
+  <si>
+    <t>ПГ250123</t>
+  </si>
+  <si>
+    <t>Бодић Андрија</t>
+  </si>
+  <si>
+    <t>ПГ250307</t>
+  </si>
+  <si>
+    <t>Божић Михаило</t>
+  </si>
+  <si>
+    <t>ПГ250046</t>
+  </si>
+  <si>
+    <t>Бојовић Кристина</t>
+  </si>
+  <si>
+    <t>ПГ250038</t>
+  </si>
+  <si>
+    <t>Бољановић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250141</t>
+  </si>
+  <si>
+    <t>Бонџулић Катарина</t>
+  </si>
+  <si>
+    <t>ПГ250027</t>
+  </si>
+  <si>
+    <t>Бркић Уна</t>
+  </si>
+  <si>
+    <t>ПГ250278</t>
+  </si>
+  <si>
+    <t>Брковић Павле</t>
+  </si>
+  <si>
+    <t>ПГ250060</t>
+  </si>
+  <si>
+    <t>Василијевић Милица</t>
+  </si>
+  <si>
+    <t>ПГ250243</t>
+  </si>
+  <si>
+    <t>Вељковић Андреа</t>
+  </si>
+  <si>
+    <t>ПГ250259</t>
+  </si>
+  <si>
+    <t>Ветров Дина</t>
+  </si>
+  <si>
+    <t>ПГ250186</t>
+  </si>
+  <si>
+    <t>Видаковић Ксенија</t>
+  </si>
+  <si>
+    <t>ПГ250051</t>
+  </si>
+  <si>
+    <t>Вранеш Урош</t>
+  </si>
+  <si>
+    <t>ПГ250280</t>
+  </si>
+  <si>
+    <t>Вранић Анастасија</t>
+  </si>
+  <si>
+    <t>ПГ250106</t>
+  </si>
+  <si>
+    <t>Вујовић Тијана</t>
+  </si>
+  <si>
+    <t>ПГ250176</t>
+  </si>
+  <si>
+    <t>Вуковић Андријана</t>
+  </si>
+  <si>
+    <t>ПГ250014</t>
+  </si>
+  <si>
+    <t>Вукоичић Милош</t>
+  </si>
+  <si>
+    <t>ПГ250026</t>
+  </si>
+  <si>
+    <t>Вукосављевић Николај</t>
+  </si>
+  <si>
+    <t>ПГ250284</t>
+  </si>
+  <si>
+    <t>Гавриловић Бојан</t>
+  </si>
+  <si>
+    <t>ПГ250233</t>
+  </si>
+  <si>
+    <t>Гавриловић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250312</t>
+  </si>
+  <si>
+    <t>Гаузановић Маша</t>
+  </si>
+  <si>
+    <t>ПГ250167</t>
+  </si>
+  <si>
+    <t>Глигоријевић Мирко</t>
+  </si>
+  <si>
+    <t>ПГ250149</t>
+  </si>
+  <si>
+    <t>Голубовић Душко</t>
+  </si>
+  <si>
+    <t>ПГ250148</t>
+  </si>
+  <si>
+    <t>Граовац Катарина</t>
+  </si>
+  <si>
+    <t>ПГ250282</t>
+  </si>
+  <si>
+    <t>Гршић Анђела</t>
+  </si>
+  <si>
+    <t>ПГ250241</t>
+  </si>
+  <si>
+    <t>Гурјанов Марина</t>
+  </si>
+  <si>
+    <t>ПГ250198</t>
+  </si>
+  <si>
+    <t>Даворија Јован</t>
+  </si>
+  <si>
+    <t>ПГ250171</t>
+  </si>
+  <si>
+    <t>Дакић Андрија</t>
+  </si>
+  <si>
+    <t>ПГ250013</t>
+  </si>
+  <si>
+    <t>Данић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250173</t>
+  </si>
+  <si>
+    <t>Деврња Марко</t>
+  </si>
+  <si>
+    <t>ПГ250346</t>
+  </si>
+  <si>
+    <t>Денић Катарина</t>
+  </si>
+  <si>
+    <t>ПГ250248</t>
+  </si>
+  <si>
+    <t>Денић Теодора</t>
+  </si>
+  <si>
+    <t>ПГ250335</t>
+  </si>
+  <si>
+    <t>Димитријевић Слободан</t>
+  </si>
+  <si>
+    <t>ПГ250275</t>
+  </si>
+  <si>
+    <t>ПГ250154</t>
+  </si>
+  <si>
+    <t>Драговић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250262</t>
+  </si>
+  <si>
+    <t>Драшковић Андрија</t>
+  </si>
+  <si>
+    <t>ПГ250192</t>
+  </si>
+  <si>
+    <t>Ђоковић Вања</t>
+  </si>
+  <si>
+    <t>ПГ250206</t>
+  </si>
+  <si>
+    <t>Ђорђевић Анастасија</t>
+  </si>
+  <si>
+    <t>ПГ250194</t>
+  </si>
+  <si>
+    <t>Ђорђевић Кристијан</t>
+  </si>
+  <si>
+    <t>ПГ250128</t>
+  </si>
+  <si>
+    <t>Ђорђевић Мина</t>
+  </si>
+  <si>
+    <t>ПГ250264</t>
+  </si>
+  <si>
+    <t>Ђорђевић Сара</t>
+  </si>
+  <si>
+    <t>ПГ250079</t>
+  </si>
+  <si>
+    <t>Ђорђевић Софија</t>
+  </si>
+  <si>
+    <t>ПГ250320</t>
+  </si>
+  <si>
+    <t>Ђорђевић Теодора</t>
+  </si>
+  <si>
+    <t>ПГ250055</t>
+  </si>
+  <si>
+    <t>ПГ250281</t>
+  </si>
+  <si>
+    <t>ПГ250334</t>
+  </si>
+  <si>
+    <t>Ђукић Марко</t>
+  </si>
+  <si>
+    <t>ПГ250033</t>
+  </si>
+  <si>
+    <t>Ђукнић Јасмина</t>
+  </si>
+  <si>
+    <t>ПГ250323</t>
+  </si>
+  <si>
+    <t>Ђурековић Андреј</t>
+  </si>
+  <si>
+    <t>ПГ250299</t>
+  </si>
+  <si>
+    <t>Ђуровић Филип</t>
+  </si>
+  <si>
+    <t>ПГ250056</t>
+  </si>
+  <si>
+    <t>Живановић Јована</t>
+  </si>
+  <si>
+    <t>ПГ250285</t>
+  </si>
+  <si>
+    <t>Живић Марија</t>
+  </si>
+  <si>
+    <t>ПГ250111</t>
+  </si>
+  <si>
+    <t>Живковић Лазар</t>
+  </si>
+  <si>
+    <t>ПГ250028</t>
+  </si>
+  <si>
+    <t>Жижа Лука</t>
+  </si>
+  <si>
+    <t>ПГ250080</t>
+  </si>
+  <si>
+    <t>Жуљ Никола</t>
+  </si>
+  <si>
+    <t>ПГ250255</t>
+  </si>
+  <si>
+    <t>Жунић Катарина</t>
+  </si>
+  <si>
+    <t>ПГ250214</t>
+  </si>
+  <si>
+    <t>Зеленбаба Лука</t>
+  </si>
+  <si>
+    <t>ПГ250144</t>
+  </si>
+  <si>
+    <t>Зечевић Јана</t>
+  </si>
+  <si>
+    <t>ПГ250120</t>
+  </si>
+  <si>
+    <t>Златановић Немања</t>
+  </si>
+  <si>
+    <t>ПГ250133</t>
+  </si>
+  <si>
+    <t>Зрњевић Вељко</t>
+  </si>
+  <si>
+    <t>ПГ250069</t>
+  </si>
+  <si>
+    <t>Иванов Нађа</t>
+  </si>
+  <si>
+    <t>ПГ250071</t>
+  </si>
+  <si>
+    <t>Ивановић Вук</t>
+  </si>
+  <si>
+    <t>ПГ250301</t>
+  </si>
+  <si>
+    <t>Игњатовић Данијела</t>
+  </si>
+  <si>
+    <t>ПГ250277</t>
+  </si>
+  <si>
+    <t>Илић Тијана</t>
+  </si>
+  <si>
+    <t>ПГ250034</t>
+  </si>
+  <si>
+    <t>Исаиловић Ања</t>
+  </si>
+  <si>
+    <t>ПГ250054</t>
+  </si>
+  <si>
+    <t>Исаиловић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250313</t>
+  </si>
+  <si>
+    <t>Јамина Лука</t>
+  </si>
+  <si>
+    <t>ПГ250145</t>
+  </si>
+  <si>
+    <t>Јанковић Вељко</t>
+  </si>
+  <si>
+    <t>ПГ250189</t>
+  </si>
+  <si>
+    <t>Јанковић Мирослав</t>
+  </si>
+  <si>
+    <t>ПГ250049</t>
+  </si>
+  <si>
+    <t>Јанушевић Марта</t>
+  </si>
+  <si>
+    <t>ПГ250135</t>
+  </si>
+  <si>
+    <t>Јевтић Магдалена</t>
+  </si>
+  <si>
+    <t>ПГ250333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Јевтић Милош </t>
+  </si>
+  <si>
+    <t>ПГ250091</t>
+  </si>
+  <si>
+    <t>Јованов Душан</t>
+  </si>
+  <si>
+    <t>ПГ250157</t>
+  </si>
+  <si>
+    <t>Јовановић Вера</t>
+  </si>
+  <si>
+    <t>ПГ250302</t>
+  </si>
+  <si>
+    <t>Јовановић Ненад</t>
+  </si>
+  <si>
+    <t>ПГ250099</t>
+  </si>
+  <si>
+    <t>Јовановић Николина</t>
+  </si>
+  <si>
+    <t>ПГ250087</t>
+  </si>
+  <si>
+    <t>Јовановић Сергеј</t>
+  </si>
+  <si>
+    <t>ПГ250297</t>
+  </si>
+  <si>
+    <t>Јовић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250126</t>
+  </si>
+  <si>
+    <t>Јовић Марта</t>
+  </si>
+  <si>
+    <t>ПГ250109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Јовичић Марко </t>
+  </si>
+  <si>
+    <t>ПГ250253</t>
+  </si>
+  <si>
+    <t>Јовичић Петар</t>
+  </si>
+  <si>
+    <t>ПГ250076</t>
+  </si>
+  <si>
+    <t>Јојић Војин</t>
+  </si>
+  <si>
+    <t>ПГ250115</t>
+  </si>
+  <si>
+    <t>Јојић Ђорђе</t>
+  </si>
+  <si>
+    <t>ПГ250153</t>
+  </si>
+  <si>
+    <t>Јоксимовић Калина</t>
+  </si>
+  <si>
+    <t>ПГ250272</t>
+  </si>
+  <si>
+    <t>Јосифовић Илија</t>
+  </si>
+  <si>
+    <t>ПГ250005</t>
+  </si>
+  <si>
+    <t>Каљуш Јелена</t>
+  </si>
+  <si>
+    <t>ПГ250220</t>
+  </si>
+  <si>
+    <t>Карадаревић Вук</t>
+  </si>
+  <si>
+    <t>ПГ250342</t>
+  </si>
+  <si>
+    <t>Каришик Виктор</t>
+  </si>
+  <si>
+    <t>ПГ250023</t>
+  </si>
+  <si>
+    <t>Катафај Никита</t>
+  </si>
+  <si>
+    <t>ПГ250021</t>
+  </si>
+  <si>
+    <t>Кељевић Павле</t>
+  </si>
+  <si>
+    <t>ПГ250001</t>
+  </si>
+  <si>
+    <t>Кецман Дејана</t>
+  </si>
+  <si>
+    <t>ПГ250039</t>
+  </si>
+  <si>
+    <t>Кимчетић Лидија</t>
+  </si>
+  <si>
+    <t>ПГ250064</t>
+  </si>
+  <si>
+    <t>Клисурић Сара</t>
+  </si>
+  <si>
+    <t>ПГ250020</t>
+  </si>
+  <si>
+    <t>Кнежевић Лена</t>
+  </si>
+  <si>
+    <t>ПГ250075</t>
+  </si>
+  <si>
+    <t>Кнежевић Марко</t>
+  </si>
+  <si>
+    <t>ПГ250125</t>
+  </si>
+  <si>
+    <t>Кнежевић Теодора</t>
+  </si>
+  <si>
+    <t>ПГ250040</t>
+  </si>
+  <si>
+    <t>Кнез Ања</t>
+  </si>
+  <si>
+    <t>ПГ250083</t>
+  </si>
+  <si>
+    <t>Ковачевић Милијана</t>
+  </si>
+  <si>
+    <t>ПГ250010</t>
+  </si>
+  <si>
+    <t>Ковачевић Милутин</t>
+  </si>
+  <si>
+    <t>ПГ250180</t>
+  </si>
+  <si>
+    <t>Ковачевић Николина</t>
+  </si>
+  <si>
+    <t>ПГ250035</t>
+  </si>
+  <si>
+    <t>Кондић Сара</t>
+  </si>
+  <si>
+    <t>ПГ250048</t>
+  </si>
+  <si>
+    <t>Крајновић Илија</t>
+  </si>
+  <si>
+    <t>ПГ250295</t>
+  </si>
+  <si>
+    <t>Круљ Петар</t>
+  </si>
+  <si>
+    <t>ПГ250245</t>
+  </si>
+  <si>
+    <t>Кузмановић Ђорђе</t>
+  </si>
+  <si>
+    <t>ПГ250168</t>
+  </si>
+  <si>
+    <t>Кузмановић Милош</t>
+  </si>
+  <si>
+    <t>ПГ250110</t>
+  </si>
+  <si>
+    <t>Кукић Лејла</t>
+  </si>
+  <si>
+    <t>ПГ250271</t>
+  </si>
+  <si>
+    <t>Лађевић Душан</t>
+  </si>
+  <si>
+    <t>ПГ250225</t>
+  </si>
+  <si>
+    <t>Лазаревић Николина</t>
+  </si>
+  <si>
+    <t>ПГ250205</t>
+  </si>
+  <si>
+    <t>Ломић Нина</t>
+  </si>
+  <si>
+    <t>ПГ250327</t>
+  </si>
+  <si>
+    <t>ПГ250170</t>
+  </si>
+  <si>
+    <t>Лукић Лазар</t>
+  </si>
+  <si>
+    <t>ПГ250068</t>
+  </si>
+  <si>
+    <t>Лукић Маша</t>
+  </si>
+  <si>
+    <t>ПГ250057</t>
+  </si>
+  <si>
+    <t>Мажибрада Лара</t>
+  </si>
+  <si>
+    <t>ПГ250065</t>
+  </si>
+  <si>
+    <t>Максимовић Бранка</t>
+  </si>
+  <si>
+    <t>ПГ250086</t>
+  </si>
+  <si>
+    <t>Манасијевић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мандић Лана </t>
+  </si>
+  <si>
+    <t>ПГ250254</t>
+  </si>
+  <si>
+    <t>Мандић Лана</t>
+  </si>
+  <si>
+    <t>ПГ250052</t>
+  </si>
+  <si>
+    <t>Манић Јања</t>
+  </si>
+  <si>
+    <t>ПГ250296</t>
+  </si>
+  <si>
+    <t>Манчић Јована</t>
+  </si>
+  <si>
+    <t>ПГ250203</t>
+  </si>
+  <si>
+    <t>Маринковић Викторија</t>
+  </si>
+  <si>
+    <t>ПГ250143</t>
+  </si>
+  <si>
+    <t>Маринковић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250002</t>
+  </si>
+  <si>
+    <t>Маринковић Тамара</t>
+  </si>
+  <si>
+    <t>ПГ250199</t>
+  </si>
+  <si>
+    <t>Марићевић Страхиња</t>
+  </si>
+  <si>
+    <t>ПГ250078</t>
+  </si>
+  <si>
+    <t>Марковић Ања</t>
+  </si>
+  <si>
+    <t>ПГ250340</t>
+  </si>
+  <si>
+    <t>Марковић Дијана</t>
+  </si>
+  <si>
+    <t>ПГ250228</t>
+  </si>
+  <si>
+    <t>Марковић Огњен</t>
+  </si>
+  <si>
+    <t>ПГ250209</t>
+  </si>
+  <si>
+    <t>Матовић Димитрије</t>
+  </si>
+  <si>
+    <t>ПГ250218</t>
+  </si>
+  <si>
+    <t>Милановић Петар</t>
+  </si>
+  <si>
+    <t>ПГ250204</t>
+  </si>
+  <si>
+    <t>Миленковић Димитрије</t>
+  </si>
+  <si>
+    <t>ПГ250217</t>
+  </si>
+  <si>
+    <t>Миленковић Михаило</t>
+  </si>
+  <si>
+    <t>ПГ250331</t>
+  </si>
+  <si>
+    <t>Милић Дејан</t>
+  </si>
+  <si>
+    <t>ПГ250288</t>
+  </si>
+  <si>
+    <t>Милићевић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250139</t>
+  </si>
+  <si>
+    <t>Миловановић Јана</t>
+  </si>
+  <si>
+    <t>ПГ250314</t>
+  </si>
+  <si>
+    <t>Милојевић Огњен</t>
+  </si>
+  <si>
+    <t>ПГ250222</t>
+  </si>
+  <si>
+    <t>Милосављевић Андреа</t>
+  </si>
+  <si>
+    <t>ПГ250165</t>
+  </si>
+  <si>
+    <t>Милошевић Матија</t>
+  </si>
+  <si>
+    <t>ПГ250290</t>
+  </si>
+  <si>
+    <t>Миљковић Јелена</t>
+  </si>
+  <si>
+    <t>ПГ250179</t>
+  </si>
+  <si>
+    <t>Миодраговић Давид</t>
+  </si>
+  <si>
+    <t>ПГ250036</t>
+  </si>
+  <si>
+    <t>Мирић Михаило</t>
+  </si>
+  <si>
+    <t>ПГ250345</t>
+  </si>
+  <si>
+    <t>Мирић Немања</t>
+  </si>
+  <si>
+    <t>ПГ250177</t>
+  </si>
+  <si>
+    <t>Мирковић Бојана</t>
+  </si>
+  <si>
+    <t>ПГ250232</t>
+  </si>
+  <si>
+    <t>Мирковић Јован</t>
+  </si>
+  <si>
+    <t>ПГ250341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Митровић Страхиња </t>
+  </si>
+  <si>
+    <t>ПГ250096</t>
+  </si>
+  <si>
+    <t>Мицић Ивана</t>
+  </si>
+  <si>
+    <t>ПГ250017</t>
+  </si>
+  <si>
+    <t>Моришан Валентина</t>
+  </si>
+  <si>
+    <t>ПГ250227</t>
+  </si>
+  <si>
+    <t>Мрдак Ђорђе</t>
+  </si>
+  <si>
+    <t>ПГ250242</t>
+  </si>
+  <si>
+    <t>Мрђеновић Марко</t>
+  </si>
+  <si>
+    <t>ПГ250032</t>
+  </si>
+  <si>
+    <t>Мркшић Илија</t>
+  </si>
+  <si>
+    <t>ПГ250098</t>
+  </si>
+  <si>
+    <t>Настић Петар</t>
+  </si>
+  <si>
+    <t>ПГ250266</t>
+  </si>
+  <si>
+    <t>Недељковић Александар</t>
+  </si>
+  <si>
+    <t>ПГ250251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Недовић Саша </t>
+  </si>
+  <si>
+    <t>ПГ250100</t>
+  </si>
+  <si>
+    <t>Ненадић Ања</t>
+  </si>
+  <si>
+    <t>ПГ250216</t>
+  </si>
+  <si>
+    <t>Несторовић Тијана</t>
+  </si>
+  <si>
+    <t>ПГ250279</t>
+  </si>
+  <si>
+    <t>Нешовановић Михаило</t>
+  </si>
+  <si>
+    <t>ПГ250190</t>
+  </si>
+  <si>
+    <t>Николић Вања</t>
+  </si>
+  <si>
+    <t>ПГ250015</t>
+  </si>
+  <si>
+    <t>Николић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250191</t>
+  </si>
+  <si>
+    <t>Николовски Ирина</t>
+  </si>
+  <si>
+    <t>ПГ250197</t>
+  </si>
+  <si>
+    <t>Обрадовић Маријан</t>
+  </si>
+  <si>
+    <t>ПГ250283</t>
+  </si>
+  <si>
+    <t>Остојић Срђан</t>
+  </si>
+  <si>
+    <t>ПГ250050</t>
+  </si>
+  <si>
+    <t>Павичић Уна</t>
+  </si>
+  <si>
+    <t>ПГ250059</t>
+  </si>
+  <si>
+    <t>Павловић Нина</t>
+  </si>
+  <si>
+    <t>ПГ250103</t>
+  </si>
+  <si>
+    <t>Пандуровић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250263</t>
+  </si>
+  <si>
+    <t>Панић Лана</t>
+  </si>
+  <si>
+    <t>ПГ250104</t>
+  </si>
+  <si>
+    <t>Пантовић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250073</t>
+  </si>
+  <si>
+    <t>Пауновић Андреј</t>
+  </si>
+  <si>
+    <t>ПГ250274</t>
+  </si>
+  <si>
+    <t>Пејић Ана</t>
+  </si>
+  <si>
+    <t>ПГ250184</t>
+  </si>
+  <si>
+    <t>Пекмезовић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250031</t>
+  </si>
+  <si>
+    <t>Пеленгић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250004</t>
+  </si>
+  <si>
+    <t>Перак Александра</t>
+  </si>
+  <si>
+    <t>ПГ250137</t>
+  </si>
+  <si>
+    <t>Петаковић Андреј</t>
+  </si>
+  <si>
+    <t>ПГ250328</t>
+  </si>
+  <si>
+    <t>Петковић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250317</t>
+  </si>
+  <si>
+    <t>Петковић Душан</t>
+  </si>
+  <si>
+    <t>ПГ250231</t>
+  </si>
+  <si>
+    <t>Петковић Нађа</t>
+  </si>
+  <si>
+    <t>ПГ250107</t>
+  </si>
+  <si>
+    <t>Петрић Јана</t>
+  </si>
+  <si>
+    <t>ПГ250101</t>
+  </si>
+  <si>
+    <t>Петровић Илија</t>
+  </si>
+  <si>
+    <t>ПГ250114</t>
+  </si>
+  <si>
+    <t>Петровић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250134</t>
+  </si>
+  <si>
+    <t>Петровић Матија</t>
+  </si>
+  <si>
+    <t>ПГ250150</t>
+  </si>
+  <si>
+    <t>ПГ250147</t>
+  </si>
+  <si>
+    <t>Петровић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250077</t>
+  </si>
+  <si>
+    <t>Пешовић Лана</t>
+  </si>
+  <si>
+    <t>ПГ250185</t>
+  </si>
+  <si>
+    <t>Пивић Реља</t>
+  </si>
+  <si>
+    <t>ПГ250003</t>
+  </si>
+  <si>
+    <t>Плешинац Владан</t>
+  </si>
+  <si>
+    <t>ПГ250188</t>
+  </si>
+  <si>
+    <t>Поповић Немања</t>
+  </si>
+  <si>
+    <t>ПГ250067</t>
+  </si>
+  <si>
+    <t>Поповић Огњен</t>
+  </si>
+  <si>
+    <t>ПГ250043</t>
+  </si>
+  <si>
+    <t>Правдић Јован</t>
+  </si>
+  <si>
+    <t>ПГ250257</t>
+  </si>
+  <si>
+    <t>Прекић Страхиња</t>
+  </si>
+  <si>
+    <t>ПГ250200</t>
+  </si>
+  <si>
+    <t>Пријовић Вељко</t>
+  </si>
+  <si>
+    <t>ПГ250112</t>
+  </si>
+  <si>
+    <t>Пријовић Соња</t>
+  </si>
+  <si>
+    <t>ПГ250221</t>
+  </si>
+  <si>
+    <t>Пујкиловић Анастасија</t>
+  </si>
+  <si>
+    <t>ПГ250070</t>
+  </si>
+  <si>
+    <t>Радак Елена</t>
+  </si>
+  <si>
+    <t>ПГ250240</t>
+  </si>
+  <si>
+    <t>Радановић Вукашин</t>
+  </si>
+  <si>
+    <t>ПГ250095</t>
+  </si>
+  <si>
+    <t>Раденковић Филип</t>
+  </si>
+  <si>
+    <t>ПГ250152</t>
+  </si>
+  <si>
+    <t>Радивојевић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250270</t>
+  </si>
+  <si>
+    <t>Радивојевић Елена</t>
+  </si>
+  <si>
+    <t>ПГ250016</t>
+  </si>
+  <si>
+    <t>Радовановић Николина</t>
+  </si>
+  <si>
+    <t>ПГ250130</t>
+  </si>
+  <si>
+    <t>Радовановић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250169</t>
+  </si>
+  <si>
+    <t>Радојковић Вељко</t>
+  </si>
+  <si>
+    <t>ПГ250108</t>
+  </si>
+  <si>
+    <t>Радоњић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250029</t>
+  </si>
+  <si>
+    <t>Радосављевић Анђела</t>
+  </si>
+  <si>
+    <t>ПГ250238</t>
+  </si>
+  <si>
+    <t>Радосављевић Лара</t>
+  </si>
+  <si>
+    <t>ПГ250249</t>
+  </si>
+  <si>
+    <t>Раичевић Ђорђе</t>
+  </si>
+  <si>
+    <t>ПГ250298</t>
+  </si>
+  <si>
+    <t>Рајковић Ана</t>
+  </si>
+  <si>
+    <t>ПГ250208</t>
+  </si>
+  <si>
+    <t>Ристовић Марија</t>
+  </si>
+  <si>
+    <t>ПГ250289</t>
+  </si>
+  <si>
+    <t>Ристовић Миња</t>
+  </si>
+  <si>
+    <t>ПГ250300</t>
+  </si>
+  <si>
+    <t>Савчић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250160</t>
+  </si>
+  <si>
+    <t>Сарић Нађа</t>
+  </si>
+  <si>
+    <t>ПГ250117</t>
+  </si>
+  <si>
+    <t>Секулић Тања</t>
+  </si>
+  <si>
+    <t>ПГ250229</t>
+  </si>
+  <si>
+    <t>Симеуновић Тијана</t>
+  </si>
+  <si>
+    <t>ПГ250226</t>
+  </si>
+  <si>
+    <t>Симић Тијана</t>
+  </si>
+  <si>
+    <t>ПГ250182</t>
+  </si>
+  <si>
+    <t>Симовић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250105</t>
+  </si>
+  <si>
+    <t>Совић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250174</t>
+  </si>
+  <si>
+    <t>Спасов Анђела</t>
+  </si>
+  <si>
+    <t>ПГ250256</t>
+  </si>
+  <si>
+    <t>Спасојевић Магдалена</t>
+  </si>
+  <si>
+    <t>ПГ250094</t>
+  </si>
+  <si>
+    <t>Стаменковић Владимир</t>
+  </si>
+  <si>
+    <t>ПГ250224</t>
+  </si>
+  <si>
+    <t>Стаменковић Немања</t>
+  </si>
+  <si>
+    <t>ПГ250097</t>
+  </si>
+  <si>
+    <t>Стана Марко</t>
+  </si>
+  <si>
+    <t>ПГ250237</t>
+  </si>
+  <si>
+    <t>Станковић Марија</t>
+  </si>
+  <si>
+    <t>ПГ250178</t>
+  </si>
+  <si>
+    <t>Станојевић Анастасија</t>
+  </si>
+  <si>
+    <t>ПГ250172</t>
+  </si>
+  <si>
+    <t>Станојевић Марко</t>
+  </si>
+  <si>
+    <t>ПГ250012</t>
+  </si>
+  <si>
+    <t>Станојевић Миа</t>
+  </si>
+  <si>
+    <t>ПГ250138</t>
+  </si>
+  <si>
+    <t>Станојковић Богдан</t>
+  </si>
+  <si>
+    <t>ПГ250246</t>
+  </si>
+  <si>
+    <t>Станојловић Стефан</t>
+  </si>
+  <si>
+    <t>ПГ250166</t>
+  </si>
+  <si>
+    <t>Станчев Ђорђе</t>
+  </si>
+  <si>
+    <t>ПГ250119</t>
+  </si>
+  <si>
+    <t>Старчевић Богдан</t>
+  </si>
+  <si>
+    <t>ПГ250258</t>
+  </si>
+  <si>
+    <t>Стевановић Виктор</t>
+  </si>
+  <si>
+    <t>ПГ250244</t>
+  </si>
+  <si>
+    <t>Степић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250066</t>
+  </si>
+  <si>
+    <t>Стојановић Ања</t>
+  </si>
+  <si>
+    <t>ПГ250305</t>
+  </si>
+  <si>
+    <t>Стојановић Емилија</t>
+  </si>
+  <si>
+    <t>ПГ250308</t>
+  </si>
+  <si>
+    <t>Стојановић Лазар</t>
+  </si>
+  <si>
+    <t>ПГ250132</t>
+  </si>
+  <si>
+    <t>Стојановић Лука</t>
+  </si>
+  <si>
+    <t>ПГ250092</t>
+  </si>
+  <si>
+    <t>Стојановић Мина</t>
+  </si>
+  <si>
+    <t>ПГ250239</t>
+  </si>
+  <si>
+    <t>Стојановић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250210</t>
+  </si>
+  <si>
+    <t>Страка Кристина</t>
+  </si>
+  <si>
+    <t>ПГ250322</t>
+  </si>
+  <si>
+    <t>Сушањ Ана</t>
+  </si>
+  <si>
+    <t>ПГ250061</t>
+  </si>
+  <si>
+    <t>Тодоровић Теодора</t>
+  </si>
+  <si>
+    <t>ПГ250006</t>
+  </si>
+  <si>
+    <t>Томашевић Андреа</t>
+  </si>
+  <si>
+    <t>ПГ250318</t>
+  </si>
+  <si>
+    <t>Томашевић Огњен</t>
+  </si>
+  <si>
+    <t>ПГ250030</t>
+  </si>
+  <si>
+    <t>Томић Богдан</t>
+  </si>
+  <si>
+    <t>ПГ250213</t>
+  </si>
+  <si>
+    <t>Томић Димитрије</t>
+  </si>
+  <si>
+    <t>ПГ250129</t>
+  </si>
+  <si>
+    <t>Томић Марица</t>
+  </si>
+  <si>
+    <t>ПГ250022</t>
+  </si>
+  <si>
+    <t>Томовић Иван</t>
+  </si>
+  <si>
+    <t>ПГ250267</t>
+  </si>
+  <si>
+    <t>Тошић Неда</t>
+  </si>
+  <si>
+    <t>ПГ250201</t>
+  </si>
+  <si>
+    <t>Тримчевић Томислав</t>
+  </si>
+  <si>
+    <t>ПГ250211</t>
+  </si>
+  <si>
+    <t>Трипковић Владимир</t>
+  </si>
+  <si>
+    <t>ПГ250306</t>
+  </si>
+  <si>
+    <t>Трифуновић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250316</t>
+  </si>
+  <si>
+    <t>Тутуновић Милош</t>
+  </si>
+  <si>
+    <t>ПГ250093</t>
+  </si>
+  <si>
+    <t>Ћулибрк Хелена</t>
+  </si>
+  <si>
+    <t>ПГ250156</t>
+  </si>
+  <si>
+    <t>Ферлуга Ива</t>
+  </si>
+  <si>
+    <t>ПГ250269</t>
+  </si>
+  <si>
+    <t>Филиповић Ана</t>
+  </si>
+  <si>
+    <t>ПГ250102</t>
+  </si>
+  <si>
+    <t>Филиповић Кристина</t>
+  </si>
+  <si>
+    <t>ПГ250292</t>
+  </si>
+  <si>
+    <t>Филиповић Филип</t>
+  </si>
+  <si>
+    <t>ПГ250268</t>
+  </si>
+  <si>
+    <t>Хофер Матеја</t>
+  </si>
+  <si>
+    <t>ПГ250090</t>
+  </si>
+  <si>
+    <t>Цветановић Тадија</t>
+  </si>
+  <si>
+    <t>ПГ250247</t>
+  </si>
+  <si>
+    <t>Цветковић Милица</t>
+  </si>
+  <si>
+    <t>ПГ250136</t>
+  </si>
+  <si>
+    <t>Чворков Александар</t>
+  </si>
+  <si>
+    <t>ПГ250236</t>
+  </si>
+  <si>
+    <t>Чикарић Магдалена</t>
+  </si>
+  <si>
+    <t>ПГ250025</t>
+  </si>
+  <si>
+    <t>Чича Ива</t>
+  </si>
+  <si>
+    <t>ПГ250234</t>
+  </si>
+  <si>
+    <t>Чоловић Лидија</t>
+  </si>
+  <si>
+    <t>ПГ250252</t>
+  </si>
+  <si>
+    <t>Чубрилов Лука</t>
+  </si>
+  <si>
+    <t>ПГ250181</t>
+  </si>
+  <si>
+    <t>Шабић Новак</t>
+  </si>
+  <si>
+    <t>ПГ250081</t>
+  </si>
+  <si>
+    <t>Шојић Николина</t>
+  </si>
+  <si>
+    <t>ПГ250127</t>
+  </si>
+  <si>
+    <t>Шорак Хелена</t>
+  </si>
+  <si>
+    <t>ПГ250159</t>
+  </si>
+  <si>
+    <t>Шоргић Стефан</t>
+  </si>
+  <si>
+    <t>ПГ250164</t>
+  </si>
+  <si>
+    <t>Шормаз Тара</t>
+  </si>
+  <si>
+    <t>Индекс</t>
+  </si>
+  <si>
+    <t>ПГ250183</t>
+  </si>
+  <si>
+    <t>Богдановић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250207</t>
+  </si>
+  <si>
+    <t>Костић Љубица</t>
+  </si>
+  <si>
+    <t>ПГ250058</t>
+  </si>
+  <si>
+    <t>Лаптошевић Невена</t>
+  </si>
+  <si>
+    <t>ПГ250215</t>
+  </si>
+  <si>
+    <t>Мисаиловић Душан</t>
+  </si>
+  <si>
+    <t>ПГ250175</t>
+  </si>
+  <si>
+    <t>Поповић Милорад</t>
+  </si>
+  <si>
+    <t>ПГ250037</t>
+  </si>
+  <si>
+    <t>Радичевић Маша</t>
+  </si>
+  <si>
+    <t>ПГ250007</t>
+  </si>
+  <si>
+    <t>Станојевић Јана</t>
+  </si>
+  <si>
+    <t>ПГ250121</t>
+  </si>
+  <si>
+    <t>Тешић Вања</t>
+  </si>
+  <si>
+    <t>ПГ250329</t>
+  </si>
+  <si>
+    <t>Вукосављевић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250260</t>
+  </si>
+  <si>
+    <t>Глишовић Филип</t>
+  </si>
+  <si>
+    <t>ПГ250273</t>
+  </si>
+  <si>
+    <t>Лазић Петар</t>
+  </si>
+  <si>
+    <t>ПГ250319</t>
+  </si>
+  <si>
+    <t>Полић Богдан</t>
+  </si>
+  <si>
+    <t>ПГ250122</t>
+  </si>
+  <si>
+    <t>Ракић Лазар</t>
+  </si>
+  <si>
+    <t>ПГ250223</t>
+  </si>
+  <si>
+    <t>Ристић Дијана</t>
+  </si>
+  <si>
+    <t>ПГ250265</t>
+  </si>
+  <si>
+    <t>Ћираковић Александра</t>
+  </si>
+  <si>
+    <t>ПГ250008</t>
+  </si>
+  <si>
+    <t>ПГ250047</t>
+  </si>
+  <si>
+    <t>Брајовић Андрија</t>
+  </si>
+  <si>
+    <t>ПГ250325</t>
+  </si>
+  <si>
+    <t>Јовановић Анкица</t>
+  </si>
+  <si>
+    <t>ПГ250315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крџић Петар </t>
+  </si>
+  <si>
+    <t>ПГ250324</t>
+  </si>
+  <si>
+    <t>Милићевић Матија</t>
+  </si>
+  <si>
+    <t>ПГ250303</t>
+  </si>
+  <si>
+    <t>Мојсиловић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Петровић Ивана </t>
+  </si>
+  <si>
+    <t>ПГ250309</t>
+  </si>
+  <si>
+    <t>Стојановић Бранко</t>
+  </si>
+  <si>
+    <t>ПГ250287</t>
+  </si>
+  <si>
+    <t>Црнчевић Матеја</t>
+  </si>
+  <si>
+    <t>ПГ250286</t>
+  </si>
+  <si>
+    <t>Џанић Алекса</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Динић Гвозден </t>
+  </si>
+  <si>
+    <t>ПГ250124</t>
+  </si>
+  <si>
+    <t>Јанковић Филип</t>
+  </si>
+  <si>
+    <t>ПГ250163</t>
+  </si>
+  <si>
+    <t>Јовановић Вук</t>
+  </si>
+  <si>
+    <t>ПГ250339</t>
+  </si>
+  <si>
+    <t>Крантић Алекса</t>
+  </si>
+  <si>
+    <t>ПГ250310</t>
+  </si>
+  <si>
+    <t>ПГ250131</t>
+  </si>
+  <si>
+    <t>Милошевић Ања</t>
+  </si>
+  <si>
+    <t>ПГ250089</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ранковић Јелена </t>
+  </si>
+  <si>
+    <t>ПГ250294</t>
+  </si>
+  <si>
+    <t>Тодоровић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250343</t>
+  </si>
+  <si>
+    <t>Аннита Нсеyа Килока</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Билишков Олга </t>
+  </si>
+  <si>
+    <t>ПГ250162</t>
+  </si>
+  <si>
+    <t>Гроздић Илија</t>
+  </si>
+  <si>
+    <t>ПГ250326</t>
+  </si>
+  <si>
+    <t>Ђорђевић Жељана</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ђорђић Стефан </t>
+  </si>
+  <si>
+    <t>ПГ250187</t>
+  </si>
+  <si>
+    <t>Зеленбаба Растко</t>
+  </si>
+  <si>
+    <t>ПГ250062</t>
+  </si>
+  <si>
+    <t>Јовановић Дејан</t>
+  </si>
+  <si>
+    <t>ПГ250235</t>
+  </si>
+  <si>
+    <t>Микеревић Анђела</t>
+  </si>
+  <si>
+    <t>ПГ250019</t>
+  </si>
+  <si>
+    <t>Ранковић Ана</t>
+  </si>
+  <si>
+    <t>ПГ250082</t>
+  </si>
+  <si>
+    <t>Ратковић Андрија</t>
+  </si>
+  <si>
+    <t>ПГ250041</t>
+  </si>
+  <si>
+    <t>Стојановић Исидора</t>
+  </si>
+  <si>
+    <t>ПГ250276</t>
+  </si>
+  <si>
+    <t>Васовић Ива</t>
+  </si>
+  <si>
+    <t>ПГ250212</t>
+  </si>
+  <si>
+    <t>Васојевић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250304</t>
+  </si>
+  <si>
+    <t>Вујевић Илија</t>
+  </si>
+  <si>
+    <t>ПГ250195</t>
+  </si>
+  <si>
+    <t>Живковић Војин</t>
+  </si>
+  <si>
+    <t>ПГ250042</t>
+  </si>
+  <si>
+    <t>Јанковић Михаило</t>
+  </si>
+  <si>
+    <t>ПГ250219</t>
+  </si>
+  <si>
+    <t>Михаиловић Синиша</t>
+  </si>
+  <si>
+    <t>ПГ250321</t>
+  </si>
+  <si>
+    <t>Радивојевић Матеја</t>
+  </si>
+  <si>
+    <t>ПГ250332</t>
+  </si>
+  <si>
+    <t>Симић Андреј</t>
+  </si>
+  <si>
+    <t>ПГ250330</t>
+  </si>
+  <si>
+    <t>Старчевић Јован</t>
+  </si>
+  <si>
+    <t>ПГ250344</t>
+  </si>
+  <si>
+    <t>Грујовић Зоран</t>
+  </si>
+  <si>
+    <t>ПГ250311</t>
+  </si>
+  <si>
+    <t>Дамљановић Огњен</t>
+  </si>
+  <si>
+    <t>ПГ250196</t>
+  </si>
+  <si>
+    <t>Матијевић Биљана</t>
+  </si>
+  <si>
+    <t>ПГ250084</t>
+  </si>
+  <si>
+    <t>Сарић Никола</t>
+  </si>
+  <si>
+    <t>ПГ250293</t>
+  </si>
+  <si>
+    <t>Спасић Урош</t>
+  </si>
+  <si>
+    <t>ПГ250142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филиповић Филип </t>
+  </si>
+  <si>
+    <t>ПГ250118</t>
+  </si>
+  <si>
+    <t>Благојевић Вера</t>
+  </si>
+  <si>
+    <t>ПГ250261</t>
+  </si>
+  <si>
+    <t>Павловић Лазар</t>
+  </si>
+  <si>
+    <t>ПГ250044</t>
+  </si>
+  <si>
+    <t>Божић Стеван</t>
+  </si>
+  <si>
+    <t>ПГ250085</t>
+  </si>
+  <si>
+    <t>Здравић Теодора</t>
+  </si>
+  <si>
+    <t>ПГ250338</t>
+  </si>
+  <si>
+    <t>Стојановић Филип</t>
+  </si>
+  <si>
+    <t>ПГ250336</t>
+  </si>
+  <si>
+    <t>Шврака Вељко</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>24.</t>
+  </si>
+  <si>
+    <t>25.</t>
+  </si>
+  <si>
+    <t>26.</t>
+  </si>
+  <si>
+    <t>27.</t>
+  </si>
+  <si>
+    <t>28.</t>
+  </si>
+  <si>
+    <t>29.</t>
+  </si>
+  <si>
+    <t>30.</t>
+  </si>
+  <si>
+    <t>31.</t>
+  </si>
+  <si>
+    <t>32.</t>
+  </si>
+  <si>
+    <t>33.</t>
+  </si>
+  <si>
+    <t>34.</t>
+  </si>
+  <si>
+    <t>35.</t>
+  </si>
+  <si>
+    <t>36.</t>
+  </si>
+  <si>
+    <t>37.</t>
+  </si>
+  <si>
+    <t>38.</t>
+  </si>
+  <si>
+    <t>39.</t>
+  </si>
+  <si>
+    <t>40.</t>
+  </si>
+  <si>
+    <t>41.</t>
+  </si>
+  <si>
+    <t>42.</t>
+  </si>
+  <si>
+    <t>43.</t>
+  </si>
+  <si>
+    <t>44.</t>
+  </si>
+  <si>
+    <t>45.</t>
+  </si>
+  <si>
+    <t>46.</t>
+  </si>
+  <si>
+    <t>47.</t>
+  </si>
+  <si>
+    <t>48.</t>
+  </si>
   <si>
     <t>Р. бр.</t>
   </si>
   <si>
     <t>Име и презиме</t>
   </si>
   <si>
-    <t>1.</t>
-[...142 lines deleted...]
-  <si>
     <t>I део</t>
   </si>
   <si>
-    <t>Петровић Лазар</t>
-[...2 lines deleted...]
-    <t>Марковић Никола</t>
+    <t>II део</t>
+  </si>
+  <si>
+    <t>Σ</t>
+  </si>
+  <si>
+    <t>ОЦЕНА</t>
+  </si>
+  <si>
+    <t>РОК</t>
+  </si>
+  <si>
+    <t>УПИС</t>
+  </si>
+  <si>
+    <t>СТАТУС</t>
   </si>
   <si>
     <t>*I део су положили студенти са 21 и више поена.</t>
   </si>
   <si>
-    <t>II део</t>
-[...266 lines deleted...]
-    <t>Негић Наталија</t>
+    <t>ДТ240107</t>
+  </si>
+  <si>
+    <t>Грујић Марија</t>
   </si>
   <si>
     <t>ДБ240125</t>
   </si>
   <si>
     <t>Рашевић Невена</t>
   </si>
   <si>
-    <t>ДБ240126</t>
-[...26 lines deleted...]
-    <t>Шкодрић Вељко</t>
+    <t>ДС230058</t>
+  </si>
+  <si>
+    <t>Буцало Милан</t>
+  </si>
+  <si>
+    <t>ПС240248</t>
+  </si>
+  <si>
+    <t>Кртенић Вељко</t>
+  </si>
+  <si>
+    <t>ТС240292</t>
+  </si>
+  <si>
+    <t>Тошковић Симона</t>
+  </si>
+  <si>
+    <t>ВД220168</t>
+  </si>
+  <si>
+    <t>ВД220327</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вељовић Вељко </t>
+  </si>
+  <si>
+    <t>ВЗ230184</t>
+  </si>
+  <si>
+    <t>Кошутић Илија</t>
+  </si>
+  <si>
+    <t>ДБ190122</t>
+  </si>
+  <si>
+    <t>Станковић Никола</t>
+  </si>
+  <si>
+    <t>ДБ220134</t>
+  </si>
+  <si>
+    <t>Бркљач Тијана</t>
+  </si>
+  <si>
+    <t>ДБ220146</t>
+  </si>
+  <si>
+    <t>Крунић Јелена</t>
+  </si>
+  <si>
+    <t>ДБ220319</t>
+  </si>
+  <si>
+    <t>Јелен Лука</t>
+  </si>
+  <si>
+    <t>ДБ220321</t>
+  </si>
+  <si>
+    <t>Липовац Лазар</t>
+  </si>
+  <si>
+    <t>ДБ220322</t>
+  </si>
+  <si>
+    <t>Галић Павле</t>
+  </si>
+  <si>
+    <t>ДБ230321</t>
+  </si>
+  <si>
+    <t>Токовић Јована</t>
   </si>
   <si>
     <t>ДБ240131</t>
   </si>
   <si>
     <t>Рајовић Јана</t>
   </si>
   <si>
-    <t>ДБ240132</t>
-[...8 lines deleted...]
-    <t>Јаснић Вукашин</t>
+    <t>ДБ240151</t>
+  </si>
+  <si>
+    <t>Ацевић Вања</t>
+  </si>
+  <si>
+    <t>ДС200064</t>
+  </si>
+  <si>
+    <t>Шумоња Тања</t>
+  </si>
+  <si>
+    <t>ДС200068</t>
+  </si>
+  <si>
+    <t>Стојковић Анђела</t>
+  </si>
+  <si>
+    <t>ДС210353</t>
+  </si>
+  <si>
+    <t>Добрета Милош</t>
+  </si>
+  <si>
+    <t>ДС220365</t>
+  </si>
+  <si>
+    <t>Петровић Мирослав</t>
+  </si>
+  <si>
+    <t>ДС230055</t>
+  </si>
+  <si>
+    <t>Јовановић Невена</t>
+  </si>
+  <si>
+    <t>ДС230061</t>
+  </si>
+  <si>
+    <t>Веселиновић Јована</t>
+  </si>
+  <si>
+    <t>ДС240056</t>
+  </si>
+  <si>
+    <t>Богдановић Урош</t>
+  </si>
+  <si>
+    <t>ДС240308</t>
+  </si>
+  <si>
+    <t>Брковић Катарина</t>
+  </si>
+  <si>
+    <t>ДТ160079</t>
+  </si>
+  <si>
+    <t>Поповић Сретен</t>
+  </si>
+  <si>
+    <t>ДТ210079</t>
+  </si>
+  <si>
+    <t>Јовановић Небојша</t>
+  </si>
+  <si>
+    <t>ДТ220094</t>
+  </si>
+  <si>
+    <t>Крагуљац Алекса</t>
+  </si>
+  <si>
+    <t>ДТ220312</t>
+  </si>
+  <si>
+    <t>Младеновић  Лазар</t>
+  </si>
+  <si>
+    <t>ДТ230093</t>
+  </si>
+  <si>
+    <t>Антић Алекса</t>
+  </si>
+  <si>
+    <t>ЗЕ200030</t>
+  </si>
+  <si>
+    <t>Радак Петар</t>
+  </si>
+  <si>
+    <t>ЗЕ220008</t>
+  </si>
+  <si>
+    <t>Крстић Дајана</t>
+  </si>
+  <si>
+    <t>ЗЕ220009</t>
+  </si>
+  <si>
+    <t>Илић Лука</t>
+  </si>
+  <si>
+    <t>ЗЕ220023</t>
+  </si>
+  <si>
+    <t>Димески Марио</t>
+  </si>
+  <si>
+    <t>ЗЕ230002</t>
+  </si>
+  <si>
+    <t>Биљић Марко</t>
+  </si>
+  <si>
+    <t>ЗЕ230303</t>
+  </si>
+  <si>
+    <t>Умиљеновић Борис</t>
+  </si>
+  <si>
+    <t>ЗЕ240301</t>
+  </si>
+  <si>
+    <t>Гргурев Теодора</t>
+  </si>
+  <si>
+    <t>ЛО230215</t>
+  </si>
+  <si>
+    <t>Жикић Петар</t>
+  </si>
+  <si>
+    <t>ЛО240208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перовић Матеја </t>
+  </si>
+  <si>
+    <t>ПС170252</t>
+  </si>
+  <si>
+    <t>Јовановић Марко</t>
+  </si>
+  <si>
+    <t>ПС220261</t>
+  </si>
+  <si>
+    <t>Симић Миљан</t>
+  </si>
+  <si>
+    <t>ПС220342</t>
+  </si>
+  <si>
+    <t>Бунијевац Валентина</t>
+  </si>
+  <si>
+    <t>ПС230248</t>
+  </si>
+  <si>
+    <t>Огаревић Сергеј</t>
+  </si>
+  <si>
+    <t>ПС230261</t>
+  </si>
+  <si>
+    <t>Марковић Зорица</t>
+  </si>
+  <si>
+    <t>ПС230343</t>
+  </si>
+  <si>
+    <t>Верчељан Иринела</t>
+  </si>
+  <si>
+    <t>ПС240253</t>
+  </si>
+  <si>
+    <t>Дукић Илија</t>
+  </si>
+  <si>
+    <t>ПС240339</t>
+  </si>
+  <si>
+    <t>Милић Катарина</t>
+  </si>
+  <si>
+    <t>ТС210362</t>
+  </si>
+  <si>
+    <t>Ћућовић Керим</t>
+  </si>
+  <si>
+    <t>ТС220344</t>
+  </si>
+  <si>
+    <t>Шојић Андрија</t>
+  </si>
+  <si>
+    <t>ТС220346</t>
+  </si>
+  <si>
+    <t>Радовановић Анастасија</t>
+  </si>
+  <si>
+    <t>ТС220348</t>
+  </si>
+  <si>
+    <t>Бандовић  Милан</t>
+  </si>
+  <si>
+    <t>ТС220361</t>
+  </si>
+  <si>
+    <t>Станковић Теодора</t>
+  </si>
+  <si>
+    <t>49.</t>
+  </si>
+  <si>
+    <t>50.</t>
+  </si>
+  <si>
+    <t>51.</t>
+  </si>
+  <si>
+    <t>52.</t>
+  </si>
+  <si>
+    <t>53.</t>
+  </si>
+  <si>
+    <t>ДТ230311</t>
+  </si>
+  <si>
+    <t>Бељић Михајло</t>
+  </si>
+  <si>
+    <t>54.</t>
+  </si>
+  <si>
+    <t>ТС240349</t>
+  </si>
+  <si>
+    <t>Николић Филип</t>
+  </si>
+  <si>
+    <t>55.</t>
+  </si>
+  <si>
+    <t>ТС240346</t>
+  </si>
+  <si>
+    <t>Лазић Миљан</t>
+  </si>
+  <si>
+    <t>56.</t>
   </si>
   <si>
     <t>ДБ240134</t>
   </si>
   <si>
     <t>Костић Емилија</t>
   </si>
   <si>
-    <t>ДБ240135</t>
-[...38 lines deleted...]
-    <t>Радуловић Сара</t>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>Снежана Каплановић</t>
+  </si>
+  <si>
+    <t>уписано</t>
+  </si>
+  <si>
+    <t>Марко Миљковић</t>
+  </si>
+  <si>
+    <t>57.</t>
   </si>
   <si>
     <t>ДБ240143</t>
   </si>
   <si>
-    <t xml:space="preserve">Шикуљак Милица </t>
-[...338 lines deleted...]
-    <t xml:space="preserve">Петровић Андрија </t>
+    <t>Шикуљак Милица</t>
+  </si>
+  <si>
+    <t>58.</t>
+  </si>
+  <si>
+    <t>ЗЕ230302</t>
+  </si>
+  <si>
+    <t>Дивнић Алекса</t>
+  </si>
+  <si>
+    <t>59.</t>
+  </si>
+  <si>
+    <t>ЗЕ200302</t>
+  </si>
+  <si>
+    <t>Милошевић Теодора</t>
+  </si>
+  <si>
+    <t>60.</t>
+  </si>
+  <si>
+    <t>ДТ240313</t>
+  </si>
+  <si>
+    <t>Ралевић Арсеније</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>61.</t>
   </si>
   <si>
     <t>ДС240304</t>
   </si>
   <si>
-    <t>Авдеев Дмитрии</t>
-[...1457 lines deleted...]
-    <t>Ђорђевић Нађа</t>
+    <t>Авдеев Димитрии</t>
+  </si>
+  <si>
+    <t>62.</t>
   </si>
   <si>
     <t>ДТ230316</t>
   </si>
   <si>
     <t>Ђурић Милица</t>
   </si>
   <si>
-    <t>09.09.2025.</t>
-[...131 lines deleted...]
-    <t>09.03.2026.</t>
+    <t>Никодиновић Ања</t>
+  </si>
+  <si>
+    <t>ДБ230320</t>
+  </si>
+  <si>
+    <t>63.</t>
+  </si>
+  <si>
+    <t>Милинковић Лена</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>није уписано</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="MS Sans Serif"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
+      <name val="MS Sans Serif"/>
       <family val="2"/>
-      <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.59999389629810485"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
-      <rgbColor rgb="00E6E6E6"/>
+      <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="009999FF"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00FFFFCC"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00660066"/>
       <rgbColor rgb="00FF8080"/>
       <rgbColor rgb="000066CC"/>
       <rgbColor rgb="00CCCCFF"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="0000FFFF"/>
@@ -3612,11731 +3860,12959 @@
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
-    <mruColors>
-[...2 lines deleted...]
-    </mruColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J46"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="22">
+        <v>24</v>
+      </c>
+      <c r="E2" s="22">
+        <v>41</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>65</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="10">
+        <f t="shared" ref="F3:F45" si="0">+D3+E3</f>
+        <v>0</v>
+      </c>
+      <c r="G3" s="11" t="b">
+        <f t="shared" ref="G3:G45" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="22">
+        <v>23</v>
+      </c>
+      <c r="E4" s="22">
+        <v>38</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" hidden="1">
+      <c r="A5" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="22">
+        <v>24</v>
+      </c>
+      <c r="E5" s="22">
+        <v>32</v>
+      </c>
+      <c r="F5" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G5" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I5" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" hidden="1">
+      <c r="A7" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="22">
+        <v>25</v>
+      </c>
+      <c r="E7" s="22">
+        <v>36</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G7" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="D9" s="22">
+        <v>32</v>
+      </c>
+      <c r="E9" s="22">
+        <v>49</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1">
+      <c r="A10" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="22">
+        <v>22</v>
+      </c>
+      <c r="E10" s="22">
+        <v>31</v>
+      </c>
+      <c r="F10" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G10" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="D12" s="6">
+        <v>21</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G12" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="D13" s="22">
+        <v>29</v>
+      </c>
+      <c r="E13" s="22">
+        <v>35</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="D14" s="22">
+        <v>24</v>
+      </c>
+      <c r="E14" s="22">
+        <v>49</v>
+      </c>
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I14" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J14" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1">
+      <c r="A15" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="D15" s="22">
+        <v>36</v>
+      </c>
+      <c r="E15" s="22">
+        <v>35</v>
+      </c>
+      <c r="F15" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>220</v>
+      </c>
+      <c r="D16" s="22">
+        <v>34</v>
+      </c>
+      <c r="E16" s="22">
+        <v>50</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>84</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="D19" s="22">
+        <v>26</v>
+      </c>
+      <c r="E19" s="22">
+        <v>36</v>
+      </c>
+      <c r="F19" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="D20" s="22">
+        <v>27</v>
+      </c>
+      <c r="E20" s="22">
+        <v>49</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1">
+      <c r="A21" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="D21" s="22">
+        <v>21</v>
+      </c>
+      <c r="E21" s="22">
+        <v>32</v>
+      </c>
+      <c r="F21" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" hidden="1">
+      <c r="A22" s="20" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>298</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="D22" s="22">
+        <v>24</v>
+      </c>
+      <c r="E22" s="22">
+        <v>31</v>
+      </c>
+      <c r="F22" s="23">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1">
+      <c r="A23" s="20" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>307</v>
+      </c>
+      <c r="D23" s="22">
+        <v>31</v>
+      </c>
+      <c r="E23" s="22">
+        <v>33</v>
+      </c>
+      <c r="F23" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1">
+      <c r="A24" s="20" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="D24" s="22">
+        <v>34</v>
+      </c>
+      <c r="E24" s="22">
+        <v>42</v>
+      </c>
+      <c r="F24" s="23">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I24" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J24" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1">
+      <c r="A26" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>346</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="D26" s="22">
+        <v>34</v>
+      </c>
+      <c r="E26" s="22">
+        <v>32</v>
+      </c>
+      <c r="F26" s="23">
+        <f t="shared" si="0"/>
+        <v>66</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I26" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J26" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" hidden="1">
+      <c r="A27" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>349</v>
+      </c>
+      <c r="D27" s="22">
+        <v>32</v>
+      </c>
+      <c r="E27" s="22">
+        <v>60</v>
+      </c>
+      <c r="F27" s="23">
+        <f t="shared" si="0"/>
+        <v>92</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J27" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" hidden="1">
+      <c r="A28" s="20" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>350</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="D28" s="22">
+        <v>37</v>
+      </c>
+      <c r="E28" s="22">
+        <v>49</v>
+      </c>
+      <c r="F28" s="23">
+        <f t="shared" si="0"/>
+        <v>86</v>
+      </c>
+      <c r="G28" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I28" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J28" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" hidden="1">
+      <c r="A29" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="D29" s="22">
+        <v>37</v>
+      </c>
+      <c r="E29" s="22">
+        <v>40</v>
+      </c>
+      <c r="F29" s="23">
+        <f t="shared" si="0"/>
+        <v>77</v>
+      </c>
+      <c r="G29" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="9" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D30" s="6">
+        <v>21</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G30" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1">
+      <c r="A31" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>382</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D31" s="22">
+        <v>25</v>
+      </c>
+      <c r="E31" s="22">
+        <v>31</v>
+      </c>
+      <c r="F31" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G31" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" hidden="1">
+      <c r="A32" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>574</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>575</v>
+      </c>
+      <c r="D32" s="22">
+        <v>24</v>
+      </c>
+      <c r="E32" s="22">
+        <v>40</v>
+      </c>
+      <c r="F32" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G32" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I32" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J32" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>576</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>577</v>
+      </c>
+      <c r="D33" s="22">
+        <v>35</v>
+      </c>
+      <c r="E33" s="22">
+        <v>56</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" hidden="1">
+      <c r="A34" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>449</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="D34" s="22">
+        <v>34</v>
+      </c>
+      <c r="E34" s="22">
+        <v>37</v>
+      </c>
+      <c r="F34" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G34" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H34" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I34" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J34" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" hidden="1">
+      <c r="A35" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>461</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>462</v>
+      </c>
+      <c r="D35" s="22">
+        <v>33</v>
+      </c>
+      <c r="E35" s="22">
+        <v>31</v>
+      </c>
+      <c r="F35" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H35" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" hidden="1">
+      <c r="A36" s="20" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="D36" s="22">
+        <v>33</v>
+      </c>
+      <c r="E36" s="22">
+        <v>41</v>
+      </c>
+      <c r="F36" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G36" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H36" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I36" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J36" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" hidden="1">
+      <c r="A37" s="20" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="D37" s="22">
+        <v>34</v>
+      </c>
+      <c r="E37" s="22">
+        <v>53</v>
+      </c>
+      <c r="F37" s="23">
+        <f t="shared" si="0"/>
+        <v>87</v>
+      </c>
+      <c r="G37" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H37" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1">
+      <c r="A38" s="20" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>480</v>
+      </c>
+      <c r="D38" s="22">
+        <v>23</v>
+      </c>
+      <c r="E38" s="22">
+        <v>38</v>
+      </c>
+      <c r="F38" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" hidden="1">
+      <c r="A39" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>490</v>
+      </c>
+      <c r="D39" s="22">
+        <v>40</v>
+      </c>
+      <c r="E39" s="22">
+        <v>60</v>
+      </c>
+      <c r="F39" s="23">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="G39" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" hidden="1">
+      <c r="A40" s="20" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>500</v>
+      </c>
+      <c r="D40" s="22">
+        <v>21</v>
+      </c>
+      <c r="E40" s="22">
+        <v>40</v>
+      </c>
+      <c r="F40" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G40" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I40" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J40" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" hidden="1">
+      <c r="A42" s="20" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>536</v>
+      </c>
+      <c r="D42" s="22">
+        <v>29</v>
+      </c>
+      <c r="E42" s="22">
+        <v>45</v>
+      </c>
+      <c r="F42" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G42" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H42" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I42" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J42" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" hidden="1">
+      <c r="A44" s="20" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="D44" s="22">
+        <v>27</v>
+      </c>
+      <c r="E44" s="22">
+        <v>31</v>
+      </c>
+      <c r="F44" s="23">
+        <f t="shared" si="0"/>
+        <v>58</v>
+      </c>
+      <c r="G44" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H44" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I44" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J44" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" hidden="1">
+      <c r="A45" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>562</v>
+      </c>
+      <c r="D45" s="22">
+        <v>25</v>
+      </c>
+      <c r="E45" s="22">
+        <v>31</v>
+      </c>
+      <c r="F45" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G45" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H45" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J45" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="5" t="s">
+        <v>748</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...25 lines deleted...]
-  <dimension ref="A1:J21"/>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E1" s="1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>759</v>
+      </c>
+      <c r="C2" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="D2" s="17">
+        <v>26</v>
+      </c>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6">
+        <f>+D2+E2</f>
+        <v>26</v>
+      </c>
+      <c r="G2" s="11" t="b">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="C3" s="25" t="s">
+        <v>761</v>
+      </c>
+      <c r="D3" s="26">
+        <v>21</v>
+      </c>
+      <c r="E3" s="22">
+        <v>32</v>
+      </c>
+      <c r="F3" s="22">
+        <f t="shared" ref="F3:F53" si="0">+D3+E3</f>
+        <v>53</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G53" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>6</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I3" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>762</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>763</v>
+      </c>
+      <c r="D4" s="17">
+        <v>22</v>
+      </c>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G4" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>764</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="D5" s="17">
+        <v>21</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G5" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>766</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>767</v>
+      </c>
+      <c r="D6" s="17">
+        <v>21</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>768</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>769</v>
+      </c>
+      <c r="D7" s="18">
+        <v>21</v>
+      </c>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G7" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>770</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>771</v>
+      </c>
+      <c r="D8" s="17">
+        <v>21</v>
+      </c>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G8" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>772</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>773</v>
+      </c>
+      <c r="D9" s="17">
+        <v>22</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G9" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>775</v>
+      </c>
+      <c r="D10" s="17">
+        <v>29</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6">
+        <f t="shared" si="0"/>
+        <v>29</v>
+      </c>
+      <c r="G10" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>776</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>777</v>
+      </c>
+      <c r="D11" s="17">
+        <v>30</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="G11" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>751</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>752</v>
+      </c>
+      <c r="D12" s="29">
+        <v>21</v>
+      </c>
+      <c r="E12" s="22">
+        <v>36</v>
+      </c>
+      <c r="F12" s="22">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>885</v>
+      </c>
+      <c r="I12" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J12" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>778</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="D13" s="26">
+        <v>21</v>
+      </c>
+      <c r="E13" s="22">
+        <v>47</v>
+      </c>
+      <c r="F13" s="22">
+        <f t="shared" si="0"/>
+        <v>68</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H13" s="33" t="s">
+        <v>885</v>
+      </c>
+      <c r="I13" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J13" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>780</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>781</v>
+      </c>
+      <c r="D14" s="17">
+        <v>21</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G14" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>782</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>783</v>
+      </c>
+      <c r="D15" s="17">
+        <v>22</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G15" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="9" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>784</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="D16" s="17">
+        <v>22</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G16" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>786</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>787</v>
+      </c>
+      <c r="D17" s="17">
+        <v>31</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6">
+        <f t="shared" si="0"/>
+        <v>31</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>788</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="D18" s="17">
+        <v>21</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G18" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>790</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>791</v>
+      </c>
+      <c r="D19" s="26">
+        <v>31</v>
+      </c>
+      <c r="E19" s="22">
+        <v>42</v>
+      </c>
+      <c r="F19" s="22">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>753</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="D20" s="26">
+        <v>30</v>
+      </c>
+      <c r="E20" s="22">
+        <v>45</v>
+      </c>
+      <c r="F20" s="22">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H20" s="51" t="s">
+        <v>896</v>
+      </c>
+      <c r="I20" s="51" t="s">
+        <v>871</v>
+      </c>
+      <c r="J20" s="49" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>792</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>793</v>
+      </c>
+      <c r="D21" s="17">
+        <v>24</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="G21" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>794</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>795</v>
+      </c>
+      <c r="D22" s="17">
+        <v>22</v>
+      </c>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G22" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="9" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>796</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>797</v>
+      </c>
+      <c r="D23" s="17">
+        <v>27</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G23" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1">
+      <c r="A24" s="20" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>798</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>799</v>
+      </c>
+      <c r="D24" s="26">
+        <v>21</v>
+      </c>
+      <c r="E24" s="22">
+        <v>34</v>
+      </c>
+      <c r="F24" s="22">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>800</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="D25" s="17">
+        <v>30</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="G25" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="9" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>802</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="D26" s="17">
+        <v>21</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G26" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>804</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>805</v>
+      </c>
+      <c r="D27" s="17">
+        <v>30</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="G27" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="D28" s="17">
+        <v>21</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G28" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>809</v>
+      </c>
+      <c r="D29" s="17">
+        <v>21</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G29" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="9" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>810</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="D30" s="17">
+        <v>21</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G30" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="D31" s="17">
+        <v>21</v>
+      </c>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G31" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="9" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>815</v>
+      </c>
+      <c r="D32" s="17">
+        <v>22</v>
+      </c>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G32" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="9" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>816</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>817</v>
+      </c>
+      <c r="D33" s="17">
+        <v>21</v>
+      </c>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G33" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="9" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>819</v>
+      </c>
+      <c r="D34" s="14">
+        <v>24</v>
+      </c>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="G34" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" hidden="1">
+      <c r="A35" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>820</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>821</v>
+      </c>
+      <c r="D35" s="26">
+        <v>21</v>
+      </c>
+      <c r="E35" s="22">
+        <v>31</v>
+      </c>
+      <c r="F35" s="22">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H35" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I35" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="9" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>822</v>
+      </c>
+      <c r="C36" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="D36" s="17">
+        <v>26</v>
+      </c>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="G36" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="9" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>825</v>
+      </c>
+      <c r="D37" s="17">
+        <v>21</v>
+      </c>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G37" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="C38" s="16" t="s">
+        <v>827</v>
+      </c>
+      <c r="D38" s="17">
+        <v>21</v>
+      </c>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G38" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="D39" s="17">
+        <v>21</v>
+      </c>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G39" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="D40" s="17">
+        <v>21</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G40" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" hidden="1">
+      <c r="A41" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>832</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>833</v>
+      </c>
+      <c r="D41" s="26">
+        <v>24</v>
+      </c>
+      <c r="E41" s="22">
+        <v>37</v>
+      </c>
+      <c r="F41" s="22">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G41" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H41" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I41" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="9" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="C42" s="16" t="s">
+        <v>835</v>
+      </c>
+      <c r="D42" s="17">
+        <v>22</v>
+      </c>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G42" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>836</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>837</v>
+      </c>
+      <c r="D43" s="17">
+        <v>22</v>
+      </c>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G43" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" hidden="1">
+      <c r="A44" s="20" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="28" t="s">
+        <v>755</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>756</v>
+      </c>
+      <c r="D44" s="29">
+        <v>23</v>
+      </c>
+      <c r="E44" s="22">
+        <v>31</v>
+      </c>
+      <c r="F44" s="22">
+        <f t="shared" si="0"/>
         <v>54</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="1" t="s">
+      <c r="G44" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H44" s="33" t="s">
+        <v>885</v>
+      </c>
+      <c r="I44" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J44" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="9" t="s">
+        <v>734</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>838</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="D45" s="17">
+        <v>21</v>
+      </c>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G45" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>840</v>
+      </c>
+      <c r="C46" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="D46" s="17">
+        <v>24</v>
+      </c>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="G46" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" hidden="1">
+      <c r="A47" s="27" t="s">
+        <v>736</v>
+      </c>
+      <c r="B47" s="25" t="s">
+        <v>842</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>843</v>
+      </c>
+      <c r="D47" s="26">
+        <v>22</v>
+      </c>
+      <c r="E47" s="22">
+        <v>31</v>
+      </c>
+      <c r="F47" s="22">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G47" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H47" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I47" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J47" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="15" t="s">
+        <v>737</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>844</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>845</v>
+      </c>
+      <c r="D48" s="17">
+        <v>23</v>
+      </c>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="G48" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="15" t="s">
+        <v>738</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>846</v>
+      </c>
+      <c r="C49" s="16" t="s">
+        <v>847</v>
+      </c>
+      <c r="D49" s="17">
+        <v>21</v>
+      </c>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G49" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="15" t="s">
+        <v>852</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>848</v>
+      </c>
+      <c r="C50" s="16" t="s">
+        <v>849</v>
+      </c>
+      <c r="D50" s="17">
+        <v>27</v>
+      </c>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G50" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="15" t="s">
+        <v>853</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>850</v>
+      </c>
+      <c r="C51" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="D51" s="17">
+        <v>23</v>
+      </c>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="G51" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" hidden="1">
+      <c r="A52" s="27" t="s">
+        <v>854</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>757</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>758</v>
+      </c>
+      <c r="D52" s="29">
+        <v>24</v>
+      </c>
+      <c r="E52" s="22">
+        <v>43</v>
+      </c>
+      <c r="F52" s="22">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G52" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H52" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I52" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J52" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="15" t="s">
+        <v>855</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="D53" s="8"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G53" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="D54" s="8"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6">
+        <f t="shared" ref="F54:F60" si="2">+D54+E54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="11" t="b">
+        <f t="shared" ref="G54:G60" si="3">+IF(D54&gt;=21,IF(E54&gt;=31,IF(F54&gt;=91,10,IF(F54&gt;=81,9,IF(F54&gt;=71,8,IF(F54&gt;=61,7,IF(F54&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="15" t="s">
+        <v>859</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>861</v>
+      </c>
+      <c r="D55" s="8"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="6">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G55" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="D56" s="8"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G56" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="15" t="s">
+        <v>865</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>867</v>
+      </c>
+      <c r="D57" s="8"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G57" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" hidden="1">
+      <c r="A58" s="27" t="s">
+        <v>872</v>
+      </c>
+      <c r="B58" s="28" t="s">
+        <v>873</v>
+      </c>
+      <c r="C58" s="28" t="s">
+        <v>874</v>
+      </c>
+      <c r="D58" s="29">
+        <v>21</v>
+      </c>
+      <c r="E58" s="22">
+        <v>31</v>
+      </c>
+      <c r="F58" s="22">
+        <f t="shared" si="2"/>
+        <v>52</v>
+      </c>
+      <c r="G58" s="24">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+      <c r="H58" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I58" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J58" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="15" t="s">
+        <v>875</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>877</v>
+      </c>
+      <c r="D59" s="8"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G59" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="15" t="s">
+        <v>878</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="D60" s="8">
+        <v>28</v>
+      </c>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6">
+        <f t="shared" si="2"/>
+        <v>28</v>
+      </c>
+      <c r="G60" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="15" t="s">
+        <v>881</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="D61" s="8"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6">
+        <f>+D61+E61</f>
+        <v>0</v>
+      </c>
+      <c r="G61" s="11" t="b">
+        <f>+IF(D61&gt;=21,IF(E61&gt;=31,IF(F61&gt;=91,10,IF(F61&gt;=81,9,IF(F61&gt;=71,8,IF(F61&gt;=61,7,IF(F61&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" hidden="1">
+      <c r="A62" s="27" t="s">
+        <v>886</v>
+      </c>
+      <c r="B62" s="43" t="s">
+        <v>887</v>
+      </c>
+      <c r="C62" s="43" t="s">
+        <v>888</v>
+      </c>
+      <c r="D62" s="29">
+        <v>38</v>
+      </c>
+      <c r="E62" s="22">
+        <v>60</v>
+      </c>
+      <c r="F62" s="22">
+        <f>+D62+E62</f>
+        <v>98</v>
+      </c>
+      <c r="G62" s="24">
+        <f>+IF(D62&gt;=21,IF(E62&gt;=31,IF(F62&gt;=91,10,IF(F62&gt;=81,9,IF(F62&gt;=71,8,IF(F62&gt;=61,7,IF(F62&gt;=51,6)))))))</f>
+        <v>10</v>
+      </c>
+      <c r="H62" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I62" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J62" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" hidden="1">
+      <c r="A63" s="27" t="s">
+        <v>889</v>
+      </c>
+      <c r="B63" s="43" t="s">
+        <v>890</v>
+      </c>
+      <c r="C63" s="43" t="s">
+        <v>891</v>
+      </c>
+      <c r="D63" s="29">
+        <v>25</v>
+      </c>
+      <c r="E63" s="22">
+        <v>31</v>
+      </c>
+      <c r="F63" s="22">
+        <f>+D63+E63</f>
         <v>56</v>
       </c>
-      <c r="H1" s="1" t="s">
-[...146 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="G63" s="24">
+        <f>+IF(D63&gt;=21,IF(E63&gt;=31,IF(F63&gt;=91,10,IF(F63&gt;=81,9,IF(F63&gt;=71,8,IF(F63&gt;=61,7,IF(F63&gt;=51,6)))))))</f>
         <v>6</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...16 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="H63" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I63" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J63" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" hidden="1">
+      <c r="A64" s="27" t="s">
+        <v>894</v>
+      </c>
+      <c r="B64" s="43" t="s">
+        <v>893</v>
+      </c>
+      <c r="C64" s="43" t="s">
+        <v>892</v>
+      </c>
+      <c r="D64" s="29">
+        <v>26</v>
+      </c>
+      <c r="E64" s="22">
+        <v>45</v>
+      </c>
+      <c r="F64" s="22">
+        <f>+D64+E64</f>
+        <v>71</v>
+      </c>
+      <c r="G64" s="24">
+        <f>+IF(D64&gt;=21,IF(E64&gt;=31,IF(F64&gt;=91,10,IF(F64&gt;=81,9,IF(F64&gt;=71,8,IF(F64&gt;=61,7,IF(F64&gt;=51,6)))))))</f>
         <v>8</v>
       </c>
-      <c r="H6" s="18" t="s">
-[...437 lines deleted...]
-        <v>53</v>
+      <c r="H64" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I64" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J64" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="5" t="s">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" s="22">
+        <v>40</v>
+      </c>
+      <c r="E2" s="22">
+        <v>58</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>98</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>10</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="22">
+        <v>38</v>
+      </c>
+      <c r="E3" s="22">
         <v>49</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="F3" s="23">
+        <f t="shared" ref="F3:F45" si="0">+D3+E3</f>
+        <v>87</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G45" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>9</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" s="22">
+        <v>21</v>
+      </c>
+      <c r="E4" s="22">
+        <v>31</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" hidden="1">
+      <c r="A5" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" s="22">
+        <v>38</v>
+      </c>
+      <c r="E5" s="22">
+        <v>47</v>
+      </c>
+      <c r="F5" s="23">
+        <f t="shared" si="0"/>
+        <v>85</v>
+      </c>
+      <c r="G5" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" hidden="1">
+      <c r="A6" s="20" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" s="22">
+        <v>21</v>
+      </c>
+      <c r="E6" s="22">
+        <v>32</v>
+      </c>
+      <c r="F6" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G6" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1">
+      <c r="A10" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D10" s="22">
+        <v>22</v>
+      </c>
+      <c r="E10" s="22">
+        <v>31</v>
+      </c>
+      <c r="F10" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G10" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D11" s="22">
+        <v>34</v>
+      </c>
+      <c r="E11" s="22">
+        <v>37</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="D12" s="22">
+        <v>34</v>
+      </c>
+      <c r="E12" s="22">
+        <v>31</v>
+      </c>
+      <c r="F12" s="23">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="22">
+        <v>23</v>
+      </c>
+      <c r="E13" s="22">
+        <v>38</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1">
+      <c r="A15" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="D15" s="22">
+        <v>40</v>
+      </c>
+      <c r="E15" s="22">
+        <v>56</v>
+      </c>
+      <c r="F15" s="23">
+        <f t="shared" si="0"/>
+        <v>96</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="D16" s="22">
+        <v>21</v>
+      </c>
+      <c r="E16" s="22">
+        <v>34</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="D19" s="22">
+        <v>39</v>
+      </c>
+      <c r="E19" s="22">
+        <v>31</v>
+      </c>
+      <c r="F19" s="23">
+        <f t="shared" si="0"/>
+        <v>70</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="D20" s="22">
+        <v>39</v>
+      </c>
+      <c r="E20" s="22">
+        <v>31</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
+        <v>70</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1">
+      <c r="A21" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>342</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>343</v>
+      </c>
+      <c r="D21" s="22">
+        <v>21</v>
+      </c>
+      <c r="E21" s="22">
+        <v>33</v>
+      </c>
+      <c r="F21" s="23">
+        <f t="shared" si="0"/>
         <v>54</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="1" t="s">
+      <c r="G21" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1">
+      <c r="A24" s="20" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>366</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>367</v>
+      </c>
+      <c r="D24" s="22">
+        <v>35</v>
+      </c>
+      <c r="E24" s="22">
+        <v>60</v>
+      </c>
+      <c r="F24" s="23">
+        <f t="shared" si="0"/>
+        <v>95</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" hidden="1">
+      <c r="A25" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>370</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>371</v>
+      </c>
+      <c r="D25" s="22">
+        <v>21</v>
+      </c>
+      <c r="E25" s="22">
+        <v>32</v>
+      </c>
+      <c r="F25" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G25" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I25" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J25" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1">
+      <c r="A26" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>376</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>377</v>
+      </c>
+      <c r="D26" s="22">
+        <v>21</v>
+      </c>
+      <c r="E26" s="22">
+        <v>31</v>
+      </c>
+      <c r="F26" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I26" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J26" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" hidden="1">
+      <c r="A27" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="D27" s="22">
+        <v>40</v>
+      </c>
+      <c r="E27" s="22">
+        <v>58</v>
+      </c>
+      <c r="F27" s="23">
+        <f t="shared" si="0"/>
+        <v>98</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J27" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" hidden="1">
+      <c r="A29" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="D29" s="22">
+        <v>30</v>
+      </c>
+      <c r="E29" s="22">
+        <v>53</v>
+      </c>
+      <c r="F29" s="23">
+        <f t="shared" si="0"/>
+        <v>83</v>
+      </c>
+      <c r="G29" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1">
+      <c r="A31" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>420</v>
+      </c>
+      <c r="D31" s="22">
+        <v>24</v>
+      </c>
+      <c r="E31" s="22">
+        <v>33</v>
+      </c>
+      <c r="F31" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G31" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I31" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J31" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" hidden="1">
+      <c r="A32" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="D32" s="22">
+        <v>31</v>
+      </c>
+      <c r="E32" s="22">
+        <v>46</v>
+      </c>
+      <c r="F32" s="23">
+        <f t="shared" si="0"/>
+        <v>77</v>
+      </c>
+      <c r="G32" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I32" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J32" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="D33" s="22">
+        <v>33</v>
+      </c>
+      <c r="E33" s="22">
+        <v>58</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" hidden="1">
+      <c r="A36" s="20" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>442</v>
+      </c>
+      <c r="D36" s="22">
+        <v>25</v>
+      </c>
+      <c r="E36" s="22">
+        <v>36</v>
+      </c>
+      <c r="F36" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G36" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H36" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I36" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J36" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" hidden="1">
+      <c r="A37" s="20" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>445</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>446</v>
+      </c>
+      <c r="D37" s="22">
+        <v>26</v>
+      </c>
+      <c r="E37" s="22">
+        <v>38</v>
+      </c>
+      <c r="F37" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G37" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H37" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1">
+      <c r="A38" s="20" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="D38" s="22">
+        <v>39</v>
+      </c>
+      <c r="E38" s="22">
+        <v>36</v>
+      </c>
+      <c r="F38" s="23">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" hidden="1">
+      <c r="A39" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>465</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="D39" s="22">
+        <v>25</v>
+      </c>
+      <c r="E39" s="22">
+        <v>31</v>
+      </c>
+      <c r="F39" s="23">
+        <f t="shared" si="0"/>
         <v>56</v>
       </c>
-      <c r="H1" s="1" t="s">
-[...22 lines deleted...]
-      <c r="E2" s="14">
+      <c r="G39" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I39" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J39" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" hidden="1">
+      <c r="A45" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="D45" s="22">
         <v>31</v>
       </c>
-      <c r="F2" s="14">
-[...59 lines deleted...]
-        <f t="shared" ref="G4:G16" si="1">+IF(D4&gt;=21,IF(E4&gt;=31,IF(F4&gt;=91,10,IF(F4&gt;=81,9,IF(F4&gt;=71,8,IF(F4&gt;=61,7,IF(F4&gt;=51,6)))))))</f>
+      <c r="E45" s="22">
+        <v>36</v>
+      </c>
+      <c r="F45" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G45" s="24">
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H4" s="28" t="s">
-[...446 lines deleted...]
-      </c>
+      <c r="H45" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J45" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:J21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D1" s="1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="22">
+        <v>30</v>
+      </c>
+      <c r="E2" s="22">
+        <v>54</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>84</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>9</v>
+      </c>
+      <c r="H2" s="41" t="s">
+        <v>885</v>
+      </c>
+      <c r="I2" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J2" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="22">
+        <v>27</v>
+      </c>
+      <c r="E3" s="22">
+        <v>41</v>
+      </c>
+      <c r="F3" s="23">
+        <f t="shared" ref="F3:F44" si="0">+D3+E3</f>
+        <v>68</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G44" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H3" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="22">
+        <v>24</v>
+      </c>
+      <c r="E4" s="22">
+        <v>44</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>68</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="6">
+        <v>21</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G5" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D7" s="6">
+        <v>28</v>
+      </c>
+      <c r="E7" s="6"/>
+      <c r="F7" s="10">
+        <f t="shared" si="0"/>
+        <v>28</v>
+      </c>
+      <c r="G7" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" hidden="1">
+      <c r="A8" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D8" s="22">
+        <v>21</v>
+      </c>
+      <c r="E8" s="22">
+        <v>31</v>
+      </c>
+      <c r="F8" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G8" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="D9" s="22">
+        <v>26</v>
+      </c>
+      <c r="E9" s="22">
+        <v>35</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D10" s="6">
+        <v>25</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="10">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="G10" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="D11" s="22">
+        <v>35</v>
+      </c>
+      <c r="E11" s="22">
+        <v>36</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D12" s="22">
+        <v>35</v>
+      </c>
+      <c r="E12" s="22">
+        <v>46</v>
+      </c>
+      <c r="F12" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="D13" s="22">
+        <v>21</v>
+      </c>
+      <c r="E13" s="22">
+        <v>31</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="D14" s="22">
+        <v>31</v>
+      </c>
+      <c r="E14" s="22">
         <v>50</v>
       </c>
-      <c r="E1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="1" t="s">
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1">
+      <c r="A15" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="D15" s="22">
+        <v>26</v>
+      </c>
+      <c r="E15" s="22">
+        <v>32</v>
+      </c>
+      <c r="F15" s="23">
+        <f t="shared" si="0"/>
+        <v>58</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="D16" s="22">
+        <v>36</v>
+      </c>
+      <c r="E16" s="22">
         <v>55</v>
       </c>
-      <c r="G1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="19" t="s">
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1">
+      <c r="A18" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="D18" s="22">
+        <v>29</v>
+      </c>
+      <c r="E18" s="22">
+        <v>32</v>
+      </c>
+      <c r="F18" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G18" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D19" s="6">
+        <v>25</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="10">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="G19" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="D20" s="22">
+        <v>22</v>
+      </c>
+      <c r="E20" s="22">
+        <v>35</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
         <v>57</v>
       </c>
-      <c r="I1" s="1" t="s">
-[...37 lines deleted...]
-      <c r="D3" s="13">
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" hidden="1">
+      <c r="A22" s="20" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="D22" s="22">
+        <v>39</v>
+      </c>
+      <c r="E22" s="22">
+        <v>46</v>
+      </c>
+      <c r="F22" s="23">
+        <f t="shared" si="0"/>
+        <v>85</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1">
+      <c r="A23" s="20" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="D23" s="22">
+        <v>40</v>
+      </c>
+      <c r="E23" s="22">
+        <v>60</v>
+      </c>
+      <c r="F23" s="23">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1">
+      <c r="A24" s="20" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="D24" s="22">
+        <v>29</v>
+      </c>
+      <c r="E24" s="22">
+        <v>33</v>
+      </c>
+      <c r="F24" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="D25" s="6">
+        <v>27</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="10">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G25" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1">
+      <c r="A26" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>319</v>
+      </c>
+      <c r="D26" s="22">
+        <v>30</v>
+      </c>
+      <c r="E26" s="22">
+        <v>46</v>
+      </c>
+      <c r="F26" s="23">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H26" s="41" t="s">
+        <v>885</v>
+      </c>
+      <c r="I26" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J26" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" hidden="1">
+      <c r="A27" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>325</v>
+      </c>
+      <c r="D27" s="22">
+        <v>37</v>
+      </c>
+      <c r="E27" s="22">
+        <v>34</v>
+      </c>
+      <c r="F27" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J27" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" hidden="1">
+      <c r="A29" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>327</v>
+      </c>
+      <c r="D29" s="22">
+        <v>29</v>
+      </c>
+      <c r="E29" s="22">
+        <v>31</v>
+      </c>
+      <c r="F29" s="23">
+        <f t="shared" si="0"/>
+        <v>60</v>
+      </c>
+      <c r="G29" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" hidden="1">
+      <c r="A30" s="20" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="D30" s="22">
+        <v>21</v>
+      </c>
+      <c r="E30" s="22">
+        <v>31</v>
+      </c>
+      <c r="F30" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G30" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H30" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I30" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J30" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1">
+      <c r="A31" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>364</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="D31" s="22">
+        <v>23</v>
+      </c>
+      <c r="E31" s="22">
+        <v>38</v>
+      </c>
+      <c r="F31" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G31" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="D33" s="22">
+        <v>21</v>
+      </c>
+      <c r="E33" s="22">
+        <v>31</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" hidden="1">
+      <c r="A34" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>409</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>410</v>
+      </c>
+      <c r="D34" s="22">
+        <v>31</v>
+      </c>
+      <c r="E34" s="22">
+        <v>31</v>
+      </c>
+      <c r="F34" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G34" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H34" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I34" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="D37" s="6">
+        <v>22</v>
+      </c>
+      <c r="E37" s="6"/>
+      <c r="F37" s="10">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="G37" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1">
+      <c r="A38" s="20" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="D38" s="22">
+        <v>36</v>
+      </c>
+      <c r="E38" s="22">
+        <v>31</v>
+      </c>
+      <c r="F38" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="D39" s="6">
+        <v>21</v>
+      </c>
+      <c r="E39" s="6"/>
+      <c r="F39" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G39" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="D40" s="6">
+        <v>23</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="10">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="G40" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" hidden="1">
+      <c r="A41" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="D41" s="22">
         <v>32</v>
       </c>
-      <c r="E3" s="14">
-[...82 lines deleted...]
-      <c r="G6" s="15">
+      <c r="E41" s="22">
+        <v>34</v>
+      </c>
+      <c r="F41" s="23">
+        <f t="shared" si="0"/>
+        <v>66</v>
+      </c>
+      <c r="G41" s="24">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H6" s="28" t="s">
-[...365 lines deleted...]
-      </c>
+      <c r="H41" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:K45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.42578125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="22">
+        <v>29</v>
+      </c>
+      <c r="E2" s="22">
+        <v>35</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>64</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="22">
+        <v>21</v>
+      </c>
+      <c r="E3" s="22">
+        <v>36</v>
+      </c>
+      <c r="F3" s="23">
+        <f t="shared" ref="F3:F44" si="0">+D3+E3</f>
+        <v>57</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G44" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>6</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="22">
+        <v>25</v>
+      </c>
+      <c r="E4" s="22">
+        <v>31</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" hidden="1">
+      <c r="A5" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="22">
+        <v>32</v>
+      </c>
+      <c r="E5" s="22">
+        <v>46</v>
+      </c>
+      <c r="F5" s="23">
+        <f t="shared" si="0"/>
+        <v>78</v>
+      </c>
+      <c r="G5" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H5" s="40" t="s">
+        <v>885</v>
+      </c>
+      <c r="I5" s="40" t="s">
+        <v>871</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" hidden="1">
+      <c r="A6" s="34" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="36">
+        <v>22</v>
+      </c>
+      <c r="E6" s="36">
+        <v>54</v>
+      </c>
+      <c r="F6" s="37">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+      <c r="G6" s="38">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>870</v>
+      </c>
+      <c r="K6" s="31"/>
+    </row>
+    <row r="7" spans="1:11" hidden="1">
+      <c r="A7" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" s="22">
+        <v>33</v>
+      </c>
+      <c r="E7" s="22">
+        <v>31</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G7" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" hidden="1">
+      <c r="A8" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="22">
+        <v>23</v>
+      </c>
+      <c r="E8" s="22">
+        <v>31</v>
+      </c>
+      <c r="F8" s="23">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G8" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D9" s="22">
+        <v>33</v>
+      </c>
+      <c r="E9" s="22">
+        <v>32</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" hidden="1">
+      <c r="A10" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="22">
+        <v>34</v>
+      </c>
+      <c r="E10" s="22">
+        <v>31</v>
+      </c>
+      <c r="F10" s="23">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G10" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" s="22">
+        <v>21</v>
+      </c>
+      <c r="E11" s="22">
+        <v>35</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="22">
+        <v>30</v>
+      </c>
+      <c r="E13" s="22">
+        <v>51</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="22">
+        <v>22</v>
+      </c>
+      <c r="E14" s="22">
+        <v>31</v>
+      </c>
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="D16" s="22">
+        <v>32</v>
+      </c>
+      <c r="E16" s="22">
+        <v>34</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>66</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" hidden="1">
+      <c r="A18" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="D18" s="22">
+        <v>28</v>
+      </c>
+      <c r="E18" s="22">
+        <v>34</v>
+      </c>
+      <c r="F18" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G18" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="D20" s="22">
+        <v>37</v>
+      </c>
+      <c r="E20" s="22">
+        <v>58</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
+        <v>95</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" hidden="1">
+      <c r="A21" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="D21" s="22">
+        <v>34</v>
+      </c>
+      <c r="E21" s="22">
+        <v>58</v>
+      </c>
+      <c r="F21" s="23">
+        <f t="shared" si="0"/>
+        <v>92</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" hidden="1">
+      <c r="A22" s="44" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>241</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>242</v>
+      </c>
+      <c r="D22" s="46">
+        <v>33</v>
+      </c>
+      <c r="E22" s="46">
+        <v>58</v>
+      </c>
+      <c r="F22" s="47">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G22" s="48">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H22" s="50" t="s">
+        <v>896</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J22" s="33" t="s">
+        <v>870</v>
+      </c>
+      <c r="K22" s="42"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" hidden="1">
+      <c r="A24" s="20" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D24" s="22">
+        <v>26</v>
+      </c>
+      <c r="E24" s="22">
+        <v>35</v>
+      </c>
+      <c r="F24" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" hidden="1">
+      <c r="A27" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="D27" s="22">
+        <v>21</v>
+      </c>
+      <c r="E27" s="22">
+        <v>34</v>
+      </c>
+      <c r="F27" s="23">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I27" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J27" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" hidden="1">
+      <c r="A28" s="20" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="D28" s="22">
+        <v>30</v>
+      </c>
+      <c r="E28" s="22">
+        <v>44</v>
+      </c>
+      <c r="F28" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G28" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I28" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J28" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" hidden="1">
+      <c r="A29" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="D29" s="22">
+        <v>28</v>
+      </c>
+      <c r="E29" s="22">
+        <v>35</v>
+      </c>
+      <c r="F29" s="23">
+        <f t="shared" si="0"/>
+        <v>63</v>
+      </c>
+      <c r="G29" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H29" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I29" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" hidden="1">
+      <c r="A30" s="20" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>303</v>
+      </c>
+      <c r="D30" s="22">
+        <v>31</v>
+      </c>
+      <c r="E30" s="22">
+        <v>50</v>
+      </c>
+      <c r="F30" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G30" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H30" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I30" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J30" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="D32" s="6">
+        <v>23</v>
+      </c>
+      <c r="E32" s="6"/>
+      <c r="F32" s="10">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="G32" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>412</v>
+      </c>
+      <c r="D33" s="22">
+        <v>36</v>
+      </c>
+      <c r="E33" s="22">
+        <v>37</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" hidden="1">
+      <c r="A35" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>625</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>626</v>
+      </c>
+      <c r="D35" s="22">
+        <v>39</v>
+      </c>
+      <c r="E35" s="22">
+        <v>60</v>
+      </c>
+      <c r="F35" s="23">
+        <f t="shared" si="0"/>
+        <v>99</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H35" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" hidden="1">
+      <c r="A36" s="20" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>451</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="D36" s="22">
+        <v>30</v>
+      </c>
+      <c r="E36" s="22">
+        <v>42</v>
+      </c>
+      <c r="F36" s="23">
+        <f t="shared" si="0"/>
+        <v>72</v>
+      </c>
+      <c r="G36" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H36" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I36" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J36" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" hidden="1">
+      <c r="A37" s="20" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>458</v>
+      </c>
+      <c r="D37" s="22">
+        <v>23</v>
+      </c>
+      <c r="E37" s="22">
+        <v>38</v>
+      </c>
+      <c r="F37" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G37" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H37" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1">
+      <c r="A38" s="20" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="D38" s="22">
+        <v>35</v>
+      </c>
+      <c r="E38" s="22">
+        <v>42</v>
+      </c>
+      <c r="F38" s="23">
+        <f t="shared" si="0"/>
+        <v>77</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="D39" s="6">
+        <v>34</v>
+      </c>
+      <c r="E39" s="6"/>
+      <c r="F39" s="10">
+        <f t="shared" si="0"/>
+        <v>34</v>
+      </c>
+      <c r="G39" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" hidden="1">
+      <c r="A40" s="20" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>627</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="D40" s="22">
+        <v>40</v>
+      </c>
+      <c r="E40" s="22">
+        <v>60</v>
+      </c>
+      <c r="F40" s="23">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="G40" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I40" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" hidden="1">
+      <c r="A41" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>520</v>
+      </c>
+      <c r="D41" s="22">
+        <v>31</v>
+      </c>
+      <c r="E41" s="22">
+        <v>31</v>
+      </c>
+      <c r="F41" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G41" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H41" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" hidden="1">
+      <c r="A42" s="20" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>523</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>524</v>
+      </c>
+      <c r="D42" s="22">
+        <v>25</v>
+      </c>
+      <c r="E42" s="22">
+        <v>31</v>
+      </c>
+      <c r="F42" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G42" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H42" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I42" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J42" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" hidden="1">
+      <c r="A43" s="20" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>551</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>552</v>
+      </c>
+      <c r="D43" s="22">
+        <v>34</v>
+      </c>
+      <c r="E43" s="22">
+        <v>57</v>
+      </c>
+      <c r="F43" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G43" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H43" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I43" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J43" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" hidden="1">
+      <c r="A44" s="20" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="D44" s="22">
+        <v>34</v>
+      </c>
+      <c r="E44" s="22">
+        <v>47</v>
+      </c>
+      <c r="F44" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G44" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H44" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I44" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J44" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="5" t="s">
+        <v>748</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J46"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="22">
+        <v>21</v>
+      </c>
+      <c r="E2" s="22">
+        <v>40</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>61</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="10">
+        <f t="shared" ref="F3:F45" si="0">+D3+E3</f>
+        <v>0</v>
+      </c>
+      <c r="G3" s="11" t="b">
+        <f t="shared" ref="G3:G45" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="22">
+        <v>26</v>
+      </c>
+      <c r="E4" s="22">
+        <v>41</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" hidden="1">
+      <c r="A5" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>631</v>
+      </c>
+      <c r="D5" s="22">
+        <v>28</v>
+      </c>
+      <c r="E5" s="22">
+        <v>31</v>
+      </c>
+      <c r="F5" s="23">
+        <f t="shared" si="0"/>
+        <v>59</v>
+      </c>
+      <c r="G5" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" hidden="1">
+      <c r="A6" s="20" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="22">
+        <v>24</v>
+      </c>
+      <c r="E6" s="22">
+        <v>37</v>
+      </c>
+      <c r="F6" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G6" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H6" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" hidden="1">
+      <c r="A7" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="22">
+        <v>30</v>
+      </c>
+      <c r="E7" s="22">
+        <v>44</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G7" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" hidden="1">
+      <c r="A8" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" s="22">
+        <v>22</v>
+      </c>
+      <c r="E8" s="22">
+        <v>39</v>
+      </c>
+      <c r="F8" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G8" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D9" s="22">
+        <v>29</v>
+      </c>
+      <c r="E9" s="22">
+        <v>32</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I9" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" s="22">
+        <v>29</v>
+      </c>
+      <c r="E11" s="22">
+        <v>36</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="D13" s="22">
+        <v>31</v>
+      </c>
+      <c r="E13" s="22">
+        <v>44</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>636</v>
+      </c>
+      <c r="D14" s="22">
+        <v>28</v>
+      </c>
+      <c r="E14" s="22">
+        <v>33</v>
+      </c>
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1">
+      <c r="A15" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" s="22">
+        <v>27</v>
+      </c>
+      <c r="E15" s="22">
+        <v>35</v>
+      </c>
+      <c r="F15" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="D16" s="22">
+        <v>25</v>
+      </c>
+      <c r="E16" s="22">
+        <v>41</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>66</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" hidden="1">
+      <c r="A17" s="20" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="D17" s="22">
+        <v>40</v>
+      </c>
+      <c r="E17" s="22">
+        <v>58</v>
+      </c>
+      <c r="F17" s="23">
+        <f t="shared" si="0"/>
+        <v>98</v>
+      </c>
+      <c r="G17" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I17" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J17" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1">
+      <c r="A18" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="D18" s="22">
+        <v>38</v>
+      </c>
+      <c r="E18" s="22">
+        <v>59</v>
+      </c>
+      <c r="F18" s="23">
+        <f t="shared" si="0"/>
+        <v>97</v>
+      </c>
+      <c r="G18" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="D19" s="22">
+        <v>32</v>
+      </c>
+      <c r="E19" s="22">
+        <v>49</v>
+      </c>
+      <c r="F19" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1">
+      <c r="A21" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="D21" s="22">
+        <v>22</v>
+      </c>
+      <c r="E21" s="22">
+        <v>39</v>
+      </c>
+      <c r="F21" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I21" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" hidden="1">
+      <c r="A22" s="20" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="D22" s="22">
+        <v>34</v>
+      </c>
+      <c r="E22" s="22">
+        <v>37</v>
+      </c>
+      <c r="F22" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1">
+      <c r="A23" s="20" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="D23" s="22">
+        <v>37</v>
+      </c>
+      <c r="E23" s="22">
+        <v>57</v>
+      </c>
+      <c r="F23" s="23">
+        <f t="shared" si="0"/>
+        <v>94</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1">
+      <c r="A26" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>641</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>642</v>
+      </c>
+      <c r="D26" s="22">
+        <v>29</v>
+      </c>
+      <c r="E26" s="22">
+        <v>37</v>
+      </c>
+      <c r="F26" s="23">
+        <f t="shared" si="0"/>
+        <v>66</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I26" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J26" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" hidden="1">
+      <c r="A27" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>297</v>
+      </c>
+      <c r="D27" s="22">
+        <v>25</v>
+      </c>
+      <c r="E27" s="22">
+        <v>31</v>
+      </c>
+      <c r="F27" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J27" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" hidden="1">
+      <c r="A29" s="20" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="D29" s="22">
+        <v>36</v>
+      </c>
+      <c r="E29" s="22">
+        <v>38</v>
+      </c>
+      <c r="F29" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G29" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="D30" s="6">
+        <v>21</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G30" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1">
+      <c r="A31" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>334</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="D31" s="22">
+        <v>36</v>
+      </c>
+      <c r="E31" s="22">
+        <v>49</v>
+      </c>
+      <c r="F31" s="23">
+        <f t="shared" si="0"/>
+        <v>85</v>
+      </c>
+      <c r="G31" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" hidden="1">
+      <c r="A32" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>374</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>375</v>
+      </c>
+      <c r="D32" s="22">
+        <v>35</v>
+      </c>
+      <c r="E32" s="22">
+        <v>56</v>
+      </c>
+      <c r="F32" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G32" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I32" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J32" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="D33" s="22">
+        <v>29</v>
+      </c>
+      <c r="E33" s="22">
+        <v>35</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H33" s="41" t="s">
+        <v>885</v>
+      </c>
+      <c r="I33" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J33" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" hidden="1">
+      <c r="A34" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>437</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>438</v>
+      </c>
+      <c r="D34" s="22">
+        <v>24</v>
+      </c>
+      <c r="E34" s="22">
+        <v>41</v>
+      </c>
+      <c r="F34" s="23">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G34" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H34" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I34" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" hidden="1">
+      <c r="A35" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>643</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="D35" s="22">
+        <v>40</v>
+      </c>
+      <c r="E35" s="22">
+        <v>57</v>
+      </c>
+      <c r="F35" s="23">
+        <f t="shared" si="0"/>
+        <v>97</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H35" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" hidden="1">
+      <c r="A37" s="20" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>443</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="D37" s="22">
+        <v>27</v>
+      </c>
+      <c r="E37" s="22">
+        <v>31</v>
+      </c>
+      <c r="F37" s="23">
+        <f t="shared" si="0"/>
+        <v>58</v>
+      </c>
+      <c r="G37" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H37" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1">
+      <c r="A38" s="20" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>454</v>
+      </c>
+      <c r="D38" s="22">
+        <v>29</v>
+      </c>
+      <c r="E38" s="22">
+        <v>32</v>
+      </c>
+      <c r="F38" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" hidden="1">
+      <c r="A39" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>647</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>648</v>
+      </c>
+      <c r="D39" s="22">
+        <v>40</v>
+      </c>
+      <c r="E39" s="22">
+        <v>54</v>
+      </c>
+      <c r="F39" s="23">
+        <f t="shared" si="0"/>
+        <v>94</v>
+      </c>
+      <c r="G39" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" hidden="1">
+      <c r="A40" s="20" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>495</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>496</v>
+      </c>
+      <c r="D40" s="22">
+        <v>26</v>
+      </c>
+      <c r="E40" s="22">
+        <v>36</v>
+      </c>
+      <c r="F40" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G40" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I40" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="D41" s="6">
+        <v>21</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G41" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="D42" s="6">
+        <v>21</v>
+      </c>
+      <c r="E42" s="6"/>
+      <c r="F42" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G42" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="D43" s="6">
+        <v>23</v>
+      </c>
+      <c r="E43" s="6"/>
+      <c r="F43" s="10">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="G43" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="D44" s="6">
+        <v>36</v>
+      </c>
+      <c r="E44" s="6"/>
+      <c r="F44" s="10">
+        <f t="shared" si="0"/>
+        <v>36</v>
+      </c>
+      <c r="G44" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" hidden="1">
+      <c r="A45" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>542</v>
+      </c>
+      <c r="D45" s="22">
+        <v>35</v>
+      </c>
+      <c r="E45" s="22">
+        <v>39</v>
+      </c>
+      <c r="F45" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G45" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H45" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J45" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="10">
+        <f>+D2+E2</f>
+        <v>0</v>
+      </c>
+      <c r="G2" s="11" t="b">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="6">
+        <v>27</v>
+      </c>
+      <c r="E3" s="6"/>
+      <c r="F3" s="10">
+        <f t="shared" ref="F3:F44" si="0">+D3+E3</f>
+        <v>27</v>
+      </c>
+      <c r="G3" s="11" t="b">
+        <f t="shared" ref="G3:G44" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" s="22">
+        <v>25</v>
+      </c>
+      <c r="E4" s="22">
+        <v>42</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G5" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" hidden="1">
+      <c r="A7" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="22">
+        <v>27</v>
+      </c>
+      <c r="E7" s="22">
+        <v>34</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G7" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D9" s="6">
+        <v>27</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="10">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G9" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1">
+      <c r="A10" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D10" s="22">
+        <v>23</v>
+      </c>
+      <c r="E10" s="22">
+        <v>42</v>
+      </c>
+      <c r="F10" s="23">
+        <f t="shared" si="0"/>
+        <v>65</v>
+      </c>
+      <c r="G10" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I10" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J10" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" s="6">
+        <v>21</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G11" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="D12" s="22">
+        <v>25</v>
+      </c>
+      <c r="E12" s="22">
+        <v>33</v>
+      </c>
+      <c r="F12" s="23">
+        <f t="shared" si="0"/>
+        <v>58</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H12" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="D13" s="22">
+        <v>36</v>
+      </c>
+      <c r="E13" s="22">
+        <v>35</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1">
+      <c r="A15" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="D15" s="22">
+        <v>25</v>
+      </c>
+      <c r="E15" s="22">
+        <v>31</v>
+      </c>
+      <c r="F15" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I15" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J15" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="D16" s="22">
+        <v>37</v>
+      </c>
+      <c r="E16" s="22">
+        <v>44</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" hidden="1">
+      <c r="A17" s="20" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="D17" s="22">
+        <v>25</v>
+      </c>
+      <c r="E17" s="22">
+        <v>47</v>
+      </c>
+      <c r="F17" s="23">
+        <f t="shared" si="0"/>
+        <v>72</v>
+      </c>
+      <c r="G17" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I17" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J17" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="D19" s="22">
+        <v>34</v>
+      </c>
+      <c r="E19" s="22">
+        <v>42</v>
+      </c>
+      <c r="F19" s="23">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="D20" s="22">
+        <v>36</v>
+      </c>
+      <c r="E20" s="22">
+        <v>31</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" hidden="1">
+      <c r="A22" s="20" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="D22" s="22">
+        <v>36</v>
+      </c>
+      <c r="E22" s="22">
+        <v>45</v>
+      </c>
+      <c r="F22" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1">
+      <c r="A23" s="20" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="D23" s="22">
+        <v>34</v>
+      </c>
+      <c r="E23" s="22">
+        <v>49</v>
+      </c>
+      <c r="F23" s="23">
+        <f t="shared" si="0"/>
+        <v>83</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1">
+      <c r="A24" s="20" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="D24" s="22">
+        <v>33</v>
+      </c>
+      <c r="E24" s="22">
+        <v>38</v>
+      </c>
+      <c r="F24" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G24" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H24" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" hidden="1">
+      <c r="A25" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="D25" s="22">
+        <v>35</v>
+      </c>
+      <c r="E25" s="22">
+        <v>52</v>
+      </c>
+      <c r="F25" s="23">
+        <f t="shared" si="0"/>
+        <v>87</v>
+      </c>
+      <c r="G25" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I25" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J25" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1">
+      <c r="A26" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="D26" s="22">
+        <v>27</v>
+      </c>
+      <c r="E26" s="22">
+        <v>37</v>
+      </c>
+      <c r="F26" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I26" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J26" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" hidden="1">
+      <c r="A27" s="20" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="D27" s="22">
+        <v>33</v>
+      </c>
+      <c r="E27" s="22">
+        <v>44</v>
+      </c>
+      <c r="F27" s="23">
+        <f t="shared" si="0"/>
+        <v>77</v>
+      </c>
+      <c r="G27" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J27" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" hidden="1">
+      <c r="A28" s="20" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>294</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>295</v>
+      </c>
+      <c r="D28" s="22">
+        <v>35</v>
+      </c>
+      <c r="E28" s="22">
+        <v>31</v>
+      </c>
+      <c r="F28" s="23">
+        <f t="shared" si="0"/>
+        <v>66</v>
+      </c>
+      <c r="G28" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I28" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J28" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" hidden="1">
+      <c r="A30" s="20" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>328</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="D30" s="22">
+        <v>23</v>
+      </c>
+      <c r="E30" s="22">
+        <v>31</v>
+      </c>
+      <c r="F30" s="23">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G30" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H30" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I30" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J30" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1">
+      <c r="A31" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="D31" s="22">
+        <v>40</v>
+      </c>
+      <c r="E31" s="22">
+        <v>60</v>
+      </c>
+      <c r="F31" s="23">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="G31" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" hidden="1">
+      <c r="A32" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>369</v>
+      </c>
+      <c r="D32" s="22">
+        <v>26</v>
+      </c>
+      <c r="E32" s="22">
+        <v>31</v>
+      </c>
+      <c r="F32" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G32" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I32" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J32" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>384</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>385</v>
+      </c>
+      <c r="D33" s="22">
+        <v>36</v>
+      </c>
+      <c r="E33" s="22">
+        <v>47</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>83</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" hidden="1">
+      <c r="A34" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>388</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>389</v>
+      </c>
+      <c r="D34" s="22">
+        <v>25</v>
+      </c>
+      <c r="E34" s="22">
+        <v>39</v>
+      </c>
+      <c r="F34" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G34" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H34" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I34" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" hidden="1">
+      <c r="A35" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>401</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="D35" s="22">
+        <v>38</v>
+      </c>
+      <c r="E35" s="22">
+        <v>37</v>
+      </c>
+      <c r="F35" s="23">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H35" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" hidden="1">
+      <c r="A36" s="20" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>416</v>
+      </c>
+      <c r="D36" s="22">
+        <v>38</v>
+      </c>
+      <c r="E36" s="22">
+        <v>54</v>
+      </c>
+      <c r="F36" s="23">
+        <f t="shared" si="0"/>
+        <v>92</v>
+      </c>
+      <c r="G36" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H36" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I36" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J36" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G38" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" hidden="1">
+      <c r="A39" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>475</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="D39" s="22">
+        <v>37</v>
+      </c>
+      <c r="E39" s="22">
+        <v>44</v>
+      </c>
+      <c r="F39" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G39" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" hidden="1">
+      <c r="A41" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="D41" s="22">
+        <v>23</v>
+      </c>
+      <c r="E41" s="22">
+        <v>38</v>
+      </c>
+      <c r="F41" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G41" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H41" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" hidden="1">
+      <c r="A42" s="20" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>533</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>534</v>
+      </c>
+      <c r="D42" s="22">
+        <v>23</v>
+      </c>
+      <c r="E42" s="22">
+        <v>39</v>
+      </c>
+      <c r="F42" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G42" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H42" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I42" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J42" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" hidden="1">
+      <c r="A43" s="20" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="D43" s="22">
+        <v>28</v>
+      </c>
+      <c r="E43" s="22">
+        <v>43</v>
+      </c>
+      <c r="F43" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G43" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H43" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I43" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J43" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" hidden="1">
+      <c r="A44" s="20" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>563</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>564</v>
+      </c>
+      <c r="D44" s="22">
+        <v>39</v>
+      </c>
+      <c r="E44" s="22">
+        <v>34</v>
+      </c>
+      <c r="F44" s="23">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="G44" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H44" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I44" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J44" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="6">
+        <v>21</v>
+      </c>
+      <c r="E2" s="6"/>
+      <c r="F2" s="10">
+        <f>+D2+E2</f>
+        <v>21</v>
+      </c>
+      <c r="G2" s="11" t="b">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" s="22">
+        <v>21</v>
+      </c>
+      <c r="E3" s="22">
+        <v>35</v>
+      </c>
+      <c r="F3" s="23">
+        <f t="shared" ref="F3:F49" si="0">+D3+E3</f>
+        <v>56</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G49" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>6</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D4" s="22">
+        <v>30</v>
+      </c>
+      <c r="E4" s="22">
+        <v>58</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>88</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="D5" s="6">
+        <v>27</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="10">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G5" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" hidden="1">
+      <c r="A7" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="22">
+        <v>34</v>
+      </c>
+      <c r="E7" s="22">
+        <v>47</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G7" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" hidden="1">
+      <c r="A8" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D8" s="22">
+        <v>35</v>
+      </c>
+      <c r="E8" s="22">
+        <v>46</v>
+      </c>
+      <c r="F8" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G8" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D9" s="22">
+        <v>21</v>
+      </c>
+      <c r="E9" s="22">
+        <v>36</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="D11" s="22">
+        <v>36</v>
+      </c>
+      <c r="E11" s="22">
+        <v>47</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>83</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="D12" s="22">
+        <v>22</v>
+      </c>
+      <c r="E12" s="22">
+        <v>34</v>
+      </c>
+      <c r="F12" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I12" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J12" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D13" s="22">
+        <v>21</v>
+      </c>
+      <c r="E13" s="22">
+        <v>35</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D14" s="22">
+        <v>26</v>
+      </c>
+      <c r="E14" s="22">
+        <v>31</v>
+      </c>
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1">
+      <c r="A15" s="20" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="D15" s="22">
+        <v>33</v>
+      </c>
+      <c r="E15" s="22">
+        <v>34</v>
+      </c>
+      <c r="F15" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H15" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I15" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="D16" s="22">
+        <v>40</v>
+      </c>
+      <c r="E16" s="22">
+        <v>60</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1">
+      <c r="A18" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D18" s="22">
+        <v>38</v>
+      </c>
+      <c r="E18" s="22">
+        <v>60</v>
+      </c>
+      <c r="F18" s="23">
+        <f t="shared" si="0"/>
+        <v>98</v>
+      </c>
+      <c r="G18" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="D19" s="22">
+        <v>27</v>
+      </c>
+      <c r="E19" s="22">
+        <v>34</v>
+      </c>
+      <c r="F19" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="D20" s="22">
+        <v>33</v>
+      </c>
+      <c r="E20" s="22">
+        <v>38</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H20" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1">
+      <c r="A21" s="20" t="s">
+        <v>710</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="D21" s="22">
+        <v>25</v>
+      </c>
+      <c r="E21" s="22">
+        <v>42</v>
+      </c>
+      <c r="F21" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1">
+      <c r="A23" s="20" t="s">
+        <v>712</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="22">
+        <v>26</v>
+      </c>
+      <c r="E23" s="22">
+        <v>41</v>
+      </c>
+      <c r="F23" s="23">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" hidden="1">
+      <c r="A25" s="20" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="D25" s="22">
+        <v>39</v>
+      </c>
+      <c r="E25" s="22">
+        <v>56</v>
+      </c>
+      <c r="F25" s="23">
+        <f t="shared" si="0"/>
+        <v>95</v>
+      </c>
+      <c r="G25" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I25" s="41" t="s">
+        <v>869</v>
+      </c>
+      <c r="J25" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1">
+      <c r="A26" s="20" t="s">
+        <v>715</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>340</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>341</v>
+      </c>
+      <c r="D26" s="22">
+        <v>32</v>
+      </c>
+      <c r="E26" s="22">
         <v>49</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="F26" s="23">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G26" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H26" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I26" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J26" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="D27" s="6">
+        <v>21</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G27" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="D28" s="6">
+        <v>21</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G28" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="D29" s="6">
+        <v>24</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="10">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="G29" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" hidden="1">
+      <c r="A30" s="20" t="s">
+        <v>719</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>391</v>
+      </c>
+      <c r="D30" s="22">
+        <v>26</v>
+      </c>
+      <c r="E30" s="22">
+        <v>38</v>
+      </c>
+      <c r="F30" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G30" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H30" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I30" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J30" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1">
+      <c r="A31" s="20" t="s">
+        <v>720</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="D31" s="22">
+        <v>29</v>
+      </c>
+      <c r="E31" s="22">
+        <v>32</v>
+      </c>
+      <c r="F31" s="23">
+        <f t="shared" si="0"/>
+        <v>61</v>
+      </c>
+      <c r="G31" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I31" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" hidden="1">
+      <c r="A32" s="20" t="s">
+        <v>721</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="D32" s="22">
+        <v>36</v>
+      </c>
+      <c r="E32" s="22">
+        <v>58</v>
+      </c>
+      <c r="F32" s="23">
+        <f t="shared" si="0"/>
+        <v>94</v>
+      </c>
+      <c r="G32" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H32" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I32" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J32" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" hidden="1">
+      <c r="A33" s="20" t="s">
+        <v>722</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>423</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="D33" s="22">
+        <v>21</v>
+      </c>
+      <c r="E33" s="22">
+        <v>36</v>
+      </c>
+      <c r="F33" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G33" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H33" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I33" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" hidden="1">
+      <c r="A34" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>431</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>432</v>
+      </c>
+      <c r="D34" s="22">
+        <v>32</v>
+      </c>
+      <c r="E34" s="22">
+        <v>53</v>
+      </c>
+      <c r="F34" s="23">
+        <f t="shared" si="0"/>
+        <v>85</v>
+      </c>
+      <c r="G34" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H34" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I34" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" hidden="1">
+      <c r="A35" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>433</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>434</v>
+      </c>
+      <c r="D35" s="22">
+        <v>32</v>
+      </c>
+      <c r="E35" s="22">
         <v>54</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="1" t="s">
+      <c r="F35" s="23">
+        <f t="shared" si="0"/>
+        <v>86</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H35" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I35" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" hidden="1">
+      <c r="A38" s="20" t="s">
+        <v>727</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>469</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>470</v>
+      </c>
+      <c r="D38" s="22">
+        <v>21</v>
+      </c>
+      <c r="E38" s="22">
+        <v>31</v>
+      </c>
+      <c r="F38" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" hidden="1">
+      <c r="A39" s="20" t="s">
+        <v>728</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>471</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="D39" s="22">
+        <v>31</v>
+      </c>
+      <c r="E39" s="22">
+        <v>33</v>
+      </c>
+      <c r="F39" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G39" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" hidden="1">
+      <c r="A40" s="20" t="s">
+        <v>729</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>473</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="D40" s="22">
+        <v>21</v>
+      </c>
+      <c r="E40" s="22">
+        <v>31</v>
+      </c>
+      <c r="F40" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G40" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I40" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" hidden="1">
+      <c r="A42" s="20" t="s">
+        <v>731</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>491</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>492</v>
+      </c>
+      <c r="D42" s="22">
+        <v>25</v>
+      </c>
+      <c r="E42" s="22">
+        <v>31</v>
+      </c>
+      <c r="F42" s="23">
+        <f t="shared" si="0"/>
         <v>56</v>
       </c>
-      <c r="H1" s="1" t="s">
-[...40 lines deleted...]
-      <c r="D3" s="13">
+      <c r="G42" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H42" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I42" s="33" t="s">
+        <v>869</v>
+      </c>
+      <c r="J42" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" hidden="1">
+      <c r="A43" s="20" t="s">
+        <v>732</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>497</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>498</v>
+      </c>
+      <c r="D43" s="22">
         <v>40</v>
       </c>
-      <c r="E3" s="14">
-[...7 lines deleted...]
-        <f t="shared" ref="G3:G47" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+      <c r="E43" s="22">
+        <v>51</v>
+      </c>
+      <c r="F43" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G43" s="24">
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H3" s="28" t="s">
-[...78 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="H43" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I43" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J43" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" hidden="1">
+      <c r="A44" s="20" t="s">
+        <v>733</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>503</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="D44" s="22">
+        <v>21</v>
+      </c>
+      <c r="E44" s="22">
+        <v>31</v>
+      </c>
+      <c r="F44" s="23">
+        <f t="shared" si="0"/>
+        <v>52</v>
+      </c>
+      <c r="G44" s="24">
+        <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...15 lines deleted...]
-      <c r="G6" s="15">
+      <c r="H44" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I44" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="J44" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" hidden="1">
+      <c r="A45" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>514</v>
+      </c>
+      <c r="D45" s="22">
+        <v>37</v>
+      </c>
+      <c r="E45" s="22">
+        <v>37</v>
+      </c>
+      <c r="F45" s="23">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G45" s="24">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H6" s="28" t="s">
-[...163 lines deleted...]
-      <c r="D12" s="13">
+      <c r="H45" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J45" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="D46" s="6">
         <v>21</v>
       </c>
-      <c r="E12" s="14">
-[...121 lines deleted...]
-      <c r="E17" s="14">
+      <c r="E46" s="6"/>
+      <c r="F46" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G46" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G47" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G48" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" hidden="1">
+      <c r="A49" s="20" t="s">
+        <v>738</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="D49" s="22">
+        <v>21</v>
+      </c>
+      <c r="E49" s="22">
         <v>33</v>
       </c>
-      <c r="F17" s="14">
-[...3 lines deleted...]
-      <c r="G17" s="15">
+      <c r="F49" s="23">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G49" s="24">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="H17" s="37" t="s">
-[...992 lines deleted...]
-        <v>53</v>
+      <c r="H49" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I49" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J49" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="5" t="s">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-[...4841 lines deleted...]
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:J58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J24"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" s="22">
+        <v>39</v>
+      </c>
+      <c r="E2" s="22">
+        <v>44</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>83</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>9</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>679</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>680</v>
+      </c>
+      <c r="D3" s="22">
+        <v>26</v>
+      </c>
+      <c r="E3" s="22">
+        <v>38</v>
+      </c>
+      <c r="F3" s="23">
+        <f t="shared" ref="F3:F20" si="0">+D3+E3</f>
+        <v>64</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G20" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" hidden="1">
+      <c r="A4" s="20" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" s="22">
+        <v>33</v>
+      </c>
+      <c r="E4" s="22">
+        <v>31</v>
+      </c>
+      <c r="F4" s="23">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="G4" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="D5" s="6">
+        <v>21</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="10">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="G5" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D6" s="6">
+        <v>24</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="10">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" hidden="1">
+      <c r="A8" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="D8" s="22">
+        <v>24</v>
+      </c>
+      <c r="E8" s="22">
+        <v>33</v>
+      </c>
+      <c r="F8" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+      <c r="G8" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="D9" s="22">
+        <v>31</v>
+      </c>
+      <c r="E9" s="22">
+        <v>41</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>72</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1">
+      <c r="A10" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="D10" s="22">
+        <v>24</v>
+      </c>
+      <c r="E10" s="22">
         <v>49</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...14 lines deleted...]
-      <c r="H1" s="1" t="s">
+      <c r="F10" s="23">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="G10" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I10" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J10" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="D11" s="22">
+        <v>23</v>
+      </c>
+      <c r="E11" s="22">
+        <v>40</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>63</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D12" s="22">
+        <v>27</v>
+      </c>
+      <c r="E12" s="22">
+        <v>35</v>
+      </c>
+      <c r="F12" s="23">
+        <f t="shared" si="0"/>
+        <v>62</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>413</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="D14" s="22">
+        <v>24</v>
+      </c>
+      <c r="E14" s="22">
+        <v>33</v>
+      </c>
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
         <v>57</v>
       </c>
-      <c r="I1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="1" t="s">
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D15" s="6">
+        <v>24</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="10">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="G15" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>459</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>460</v>
+      </c>
+      <c r="D16" s="22">
+        <v>24</v>
+      </c>
+      <c r="E16" s="22">
+        <v>35</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
         <v>59</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D2" s="13">
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H16" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" hidden="1">
+      <c r="A17" s="20" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>508</v>
+      </c>
+      <c r="D17" s="22">
+        <v>40</v>
+      </c>
+      <c r="E17" s="22">
+        <v>57</v>
+      </c>
+      <c r="F17" s="23">
+        <f t="shared" si="0"/>
+        <v>97</v>
+      </c>
+      <c r="G17" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="I17" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J17" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1">
+      <c r="A18" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>517</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="D18" s="22">
+        <v>37</v>
+      </c>
+      <c r="E18" s="22">
+        <v>57</v>
+      </c>
+      <c r="F18" s="23">
+        <f t="shared" si="0"/>
+        <v>94</v>
+      </c>
+      <c r="G18" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1">
+      <c r="A19" s="20" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>529</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="D19" s="22">
+        <v>28</v>
+      </c>
+      <c r="E19" s="22">
+        <v>43</v>
+      </c>
+      <c r="F19" s="23">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G19" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1">
+      <c r="A20" s="20" t="s">
+        <v>709</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>559</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="D20" s="22">
         <v>21</v>
       </c>
-      <c r="E2" s="14">
-[...123 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="E20" s="22">
+        <v>32</v>
+      </c>
+      <c r="F20" s="23">
+        <f t="shared" si="0"/>
+        <v>53</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...1443 lines deleted...]
-      <c r="C54" s="4" t="s">
+      <c r="H20" s="41" t="s">
+        <v>896</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="5" t="s">
         <v>748</v>
       </c>
-      <c r="D54" s="6">
-[...85 lines deleted...]
-      </c>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="1"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="1"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="1"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:J51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" hidden="1">
+      <c r="A2" s="20" t="s">
+        <v>691</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="22">
+        <v>21</v>
+      </c>
+      <c r="E2" s="22">
+        <v>47</v>
+      </c>
+      <c r="F2" s="23">
+        <f>+D2+E2</f>
+        <v>68</v>
+      </c>
+      <c r="G2" s="24">
+        <f>+IF(D2&gt;=21,IF(E2&gt;=31,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H2" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I2" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J2" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1">
+      <c r="A3" s="20" t="s">
+        <v>692</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" s="22">
+        <v>37</v>
+      </c>
+      <c r="E3" s="22">
+        <v>44</v>
+      </c>
+      <c r="F3" s="23">
+        <f t="shared" ref="F3:F19" si="0">+D3+E3</f>
+        <v>81</v>
+      </c>
+      <c r="G3" s="24">
+        <f t="shared" ref="G3:G19" si="1">+IF(D3&gt;=21,IF(E3&gt;=31,IF(F3&gt;=91,10,IF(F3&gt;=81,9,IF(F3&gt;=71,8,IF(F3&gt;=61,7,IF(F3&gt;=51,6)))))))</f>
+        <v>9</v>
+      </c>
+      <c r="H3" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I3" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G4" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" s="6">
+        <v>40</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="10">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+      <c r="G5" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" hidden="1">
+      <c r="A7" s="20" t="s">
+        <v>696</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D7" s="22">
+        <v>23</v>
+      </c>
+      <c r="E7" s="22">
+        <v>31</v>
+      </c>
+      <c r="F7" s="23">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G7" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" hidden="1">
+      <c r="A8" s="20" t="s">
+        <v>697</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="D8" s="22">
+        <v>40</v>
+      </c>
+      <c r="E8" s="22">
+        <v>57</v>
+      </c>
+      <c r="F8" s="23">
+        <f t="shared" si="0"/>
+        <v>97</v>
+      </c>
+      <c r="G8" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H8" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1">
+      <c r="A9" s="20" t="s">
+        <v>698</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="D9" s="22">
+        <v>24</v>
+      </c>
+      <c r="E9" s="22">
+        <v>31</v>
+      </c>
+      <c r="F9" s="23">
+        <f t="shared" si="0"/>
+        <v>55</v>
+      </c>
+      <c r="G9" s="24">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="I9" s="33" t="s">
+        <v>871</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1">
+      <c r="A10" s="20" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="D10" s="22">
+        <v>37</v>
+      </c>
+      <c r="E10" s="22">
         <v>49</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="F10" s="23">
+        <f t="shared" si="0"/>
+        <v>86</v>
+      </c>
+      <c r="G10" s="24">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1">
+      <c r="A11" s="20" t="s">
+        <v>700</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>353</v>
+      </c>
+      <c r="D11" s="22">
+        <v>32</v>
+      </c>
+      <c r="E11" s="22">
+        <v>59</v>
+      </c>
+      <c r="F11" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G11" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1">
+      <c r="A12" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>358</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="D12" s="22">
+        <v>37</v>
+      </c>
+      <c r="E12" s="22">
+        <v>38</v>
+      </c>
+      <c r="F12" s="23">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G12" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I12" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1">
+      <c r="A13" s="20" t="s">
+        <v>702</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>386</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>387</v>
+      </c>
+      <c r="D13" s="22">
+        <v>34</v>
+      </c>
+      <c r="E13" s="22">
+        <v>57</v>
+      </c>
+      <c r="F13" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G13" s="24">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H13" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I13" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1">
+      <c r="A14" s="20" t="s">
+        <v>703</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="22">
+        <v>40</v>
+      </c>
+      <c r="E14" s="22">
+        <v>35</v>
+      </c>
+      <c r="F14" s="23">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H14" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>482</v>
+      </c>
+      <c r="D16" s="22">
+        <v>30</v>
+      </c>
+      <c r="E16" s="22">
+        <v>43</v>
+      </c>
+      <c r="F16" s="23">
+        <f t="shared" si="0"/>
+        <v>73</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H16" s="30" t="s">
+        <v>896</v>
+      </c>
+      <c r="I16" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1">
+      <c r="A18" s="20" t="s">
+        <v>707</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="D18" s="22">
+        <v>37</v>
+      </c>
+      <c r="E18" s="22">
         <v>54</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...247 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="F18" s="23">
+        <f t="shared" si="0"/>
+        <v>91</v>
+      </c>
+      <c r="G18" s="24">
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="B10" s="12" t="s">
-[...1157 lines deleted...]
-      </c>
+      <c r="H18" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="5" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="1"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="1"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="1"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>ПС</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>1. група</vt:lpstr>
+      <vt:lpstr>2.група</vt:lpstr>
+      <vt:lpstr>3. група</vt:lpstr>
+      <vt:lpstr>4. група</vt:lpstr>
+      <vt:lpstr>5. група</vt:lpstr>
+      <vt:lpstr>6. група</vt:lpstr>
+      <vt:lpstr>7. група</vt:lpstr>
+      <vt:lpstr>8. група</vt:lpstr>
+      <vt:lpstr>9. група</vt:lpstr>
+      <vt:lpstr>старије генерације</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>