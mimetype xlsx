--- v1 (2026-02-19)
+++ v2 (2026-04-07)
@@ -1,94 +1,265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marko\Desktop\rezultati kolokvijuma\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{436EB0EB-6D75-4DA6-81FF-ADF013F04709}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{086B3975-E1CC-4F67-8920-9CA7924AA122}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="29.12.2025." sheetId="3" r:id="rId1"/>
+    <sheet name="09.03.2026." sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G3" i="3" l="1"/>
+  <c r="G4" i="3"/>
+  <c r="G6" i="3"/>
+  <c r="G7" i="3"/>
+  <c r="G8" i="3"/>
+  <c r="G10" i="3"/>
+  <c r="G13" i="3"/>
+  <c r="G15" i="3"/>
+  <c r="G18" i="3"/>
+  <c r="G24" i="3"/>
+  <c r="G28" i="3"/>
+  <c r="G29" i="3"/>
+  <c r="G30" i="3"/>
+  <c r="G33" i="3"/>
+  <c r="G39" i="3"/>
+  <c r="G46" i="3"/>
+  <c r="G51" i="3"/>
+  <c r="G52" i="3"/>
+  <c r="G56" i="3"/>
+  <c r="G62" i="3"/>
+  <c r="G64" i="3"/>
+  <c r="G72" i="3"/>
+  <c r="G74" i="3"/>
+  <c r="G75" i="3"/>
+  <c r="G80" i="3"/>
+  <c r="G81" i="3"/>
+  <c r="G82" i="3"/>
+  <c r="G83" i="3"/>
+  <c r="G84" i="3"/>
+  <c r="G85" i="3"/>
+  <c r="G36" i="3"/>
+  <c r="G41" i="3"/>
+  <c r="G43" i="3"/>
+  <c r="G44" i="3"/>
+  <c r="G47" i="3"/>
+  <c r="G65" i="3"/>
+  <c r="F2" i="3" l="1"/>
+  <c r="G2" i="3" s="1"/>
+  <c r="F3" i="3"/>
+  <c r="F4" i="3"/>
+  <c r="F5" i="3"/>
+  <c r="G5" i="3" s="1"/>
+  <c r="F6" i="3"/>
+  <c r="F7" i="3"/>
+  <c r="F8" i="3"/>
+  <c r="F9" i="3"/>
+  <c r="G9" i="3" s="1"/>
+  <c r="F10" i="3"/>
+  <c r="F11" i="3"/>
+  <c r="G11" i="3" s="1"/>
+  <c r="F12" i="3"/>
+  <c r="G12" i="3" s="1"/>
+  <c r="F13" i="3"/>
+  <c r="F14" i="3"/>
+  <c r="G14" i="3" s="1"/>
+  <c r="F15" i="3"/>
+  <c r="F16" i="3"/>
+  <c r="G16" i="3" s="1"/>
+  <c r="F17" i="3"/>
+  <c r="G17" i="3" s="1"/>
+  <c r="F18" i="3"/>
+  <c r="F19" i="3"/>
+  <c r="G19" i="3" s="1"/>
+  <c r="F20" i="3"/>
+  <c r="G20" i="3" s="1"/>
+  <c r="F21" i="3"/>
+  <c r="G21" i="3" s="1"/>
+  <c r="F22" i="3"/>
+  <c r="G22" i="3" s="1"/>
+  <c r="F23" i="3"/>
+  <c r="G23" i="3" s="1"/>
+  <c r="F24" i="3"/>
+  <c r="F25" i="3"/>
+  <c r="G25" i="3" s="1"/>
+  <c r="F26" i="3"/>
+  <c r="G26" i="3" s="1"/>
+  <c r="F27" i="3"/>
+  <c r="G27" i="3" s="1"/>
+  <c r="F28" i="3"/>
+  <c r="F29" i="3"/>
+  <c r="F30" i="3"/>
+  <c r="F31" i="3"/>
+  <c r="G31" i="3" s="1"/>
+  <c r="F32" i="3"/>
+  <c r="G32" i="3" s="1"/>
+  <c r="F33" i="3"/>
+  <c r="F34" i="3"/>
+  <c r="G34" i="3" s="1"/>
+  <c r="F35" i="3"/>
+  <c r="G35" i="3" s="1"/>
+  <c r="F37" i="3"/>
+  <c r="G37" i="3" s="1"/>
+  <c r="F38" i="3"/>
+  <c r="G38" i="3" s="1"/>
+  <c r="F39" i="3"/>
+  <c r="F40" i="3"/>
+  <c r="G40" i="3" s="1"/>
+  <c r="F42" i="3"/>
+  <c r="G42" i="3" s="1"/>
+  <c r="F45" i="3"/>
+  <c r="G45" i="3" s="1"/>
+  <c r="F46" i="3"/>
+  <c r="F48" i="3"/>
+  <c r="G48" i="3" s="1"/>
+  <c r="F49" i="3"/>
+  <c r="G49" i="3" s="1"/>
+  <c r="F50" i="3"/>
+  <c r="G50" i="3" s="1"/>
+  <c r="F51" i="3"/>
+  <c r="F52" i="3"/>
+  <c r="F53" i="3"/>
+  <c r="G53" i="3" s="1"/>
+  <c r="F54" i="3"/>
+  <c r="G54" i="3" s="1"/>
+  <c r="F55" i="3"/>
+  <c r="G55" i="3" s="1"/>
+  <c r="F56" i="3"/>
+  <c r="F57" i="3"/>
+  <c r="G57" i="3" s="1"/>
+  <c r="F58" i="3"/>
+  <c r="G58" i="3" s="1"/>
+  <c r="F59" i="3"/>
+  <c r="G59" i="3" s="1"/>
+  <c r="F60" i="3"/>
+  <c r="G60" i="3" s="1"/>
+  <c r="F61" i="3"/>
+  <c r="G61" i="3" s="1"/>
+  <c r="F62" i="3"/>
+  <c r="F63" i="3"/>
+  <c r="G63" i="3" s="1"/>
+  <c r="F64" i="3"/>
+  <c r="F66" i="3"/>
+  <c r="G66" i="3" s="1"/>
+  <c r="F67" i="3"/>
+  <c r="G67" i="3" s="1"/>
+  <c r="F68" i="3"/>
+  <c r="G68" i="3" s="1"/>
+  <c r="F69" i="3"/>
+  <c r="G69" i="3" s="1"/>
+  <c r="F70" i="3"/>
+  <c r="G70" i="3" s="1"/>
+  <c r="F71" i="3"/>
+  <c r="G71" i="3" s="1"/>
+  <c r="F72" i="3"/>
+  <c r="F73" i="3"/>
+  <c r="G73" i="3" s="1"/>
+  <c r="F74" i="3"/>
+  <c r="F75" i="3"/>
+  <c r="F76" i="3"/>
+  <c r="G76" i="3" s="1"/>
+  <c r="F77" i="3"/>
+  <c r="G77" i="3" s="1"/>
+  <c r="F78" i="3"/>
+  <c r="G78" i="3" s="1"/>
+  <c r="F79" i="3"/>
+  <c r="G79" i="3" s="1"/>
+  <c r="F80" i="3"/>
+  <c r="F81" i="3"/>
+  <c r="F82" i="3"/>
+  <c r="F83" i="3"/>
+  <c r="F84" i="3"/>
+  <c r="F85" i="3"/>
+  <c r="F36" i="3"/>
+  <c r="F41" i="3"/>
+  <c r="F43" i="3"/>
+  <c r="F44" i="3"/>
+  <c r="F47" i="3"/>
+  <c r="F65" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="186">
   <si>
     <t>Презиме и име</t>
   </si>
   <si>
     <t>Индекс</t>
   </si>
   <si>
     <t>Семинарски</t>
   </si>
   <si>
-    <t>Колоквијум</t>
-[...1 lines deleted...]
-  <si>
     <t>ВД240161</t>
   </si>
   <si>
     <t>Ананић Милица</t>
   </si>
   <si>
     <t>ПС240235</t>
   </si>
   <si>
     <t xml:space="preserve">Арсић Владимир </t>
   </si>
   <si>
     <t>ТС200346</t>
   </si>
   <si>
     <t>Банђур Анастасија</t>
   </si>
   <si>
     <t>ДТ240096</t>
   </si>
   <si>
     <t>Бугарин Ања</t>
   </si>
   <si>
     <t>ПС220342</t>
@@ -513,274 +684,418 @@
   <si>
     <t>ДС240309</t>
   </si>
   <si>
     <t>Хоснер Давид</t>
   </si>
   <si>
     <t>ПС230229</t>
   </si>
   <si>
     <t>Цојић Катарина</t>
   </si>
   <si>
     <t>ЗЕ220031</t>
   </si>
   <si>
     <t>Чепурац Даница</t>
   </si>
   <si>
     <t>ДБ240143</t>
   </si>
   <si>
     <t>Шикуљак Милица</t>
   </si>
   <si>
-    <t>*Колоквијум су положили студенти са 21 и више поена</t>
-[...1 lines deleted...]
-  <si>
     <t>Мандрапа Јово</t>
   </si>
   <si>
     <t>ДТ220113</t>
   </si>
   <si>
     <t>Марић Филип</t>
   </si>
   <si>
     <t>ДС230044</t>
   </si>
   <si>
     <t>Марковић Сандра</t>
   </si>
   <si>
     <t>ДС220309</t>
   </si>
   <si>
     <t>Матић Вељко</t>
   </si>
   <si>
     <t>ДС230037</t>
   </si>
   <si>
     <t>Нешић Ђорђе</t>
   </si>
   <si>
     <t>ПС220258</t>
   </si>
   <si>
     <t>Симуноски Стеван</t>
   </si>
   <si>
     <t>ПС220233</t>
   </si>
   <si>
-    <t xml:space="preserve">   </t>
+    <t>I део</t>
+  </si>
+  <si>
+    <t>II део</t>
+  </si>
+  <si>
+    <t>*I део су положили студенти са 21 и више поена</t>
+  </si>
+  <si>
+    <t>*II део су положили студенти са 21 и више поена</t>
+  </si>
+  <si>
+    <t>Σ</t>
+  </si>
+  <si>
+    <t>ОЦЕНА</t>
+  </si>
+  <si>
+    <t>Рок</t>
+  </si>
+  <si>
+    <t>Упис</t>
+  </si>
+  <si>
+    <t>Статус</t>
+  </si>
+  <si>
+    <t>23.02.2026.</t>
+  </si>
+  <si>
+    <t>Марко Миљковић</t>
+  </si>
+  <si>
+    <t>Снежана Каплановић</t>
+  </si>
+  <si>
+    <t>09.03.2025.</t>
+  </si>
+  <si>
+    <t>није уписано</t>
+  </si>
+  <si>
+    <t>уписано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1006,1175 +1321,2567 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I86"/>
+  <dimension ref="A1:K87"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="170" zoomScaleNormal="170" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
+    <col min="5" max="7" width="8.7109375" customWidth="1"/>
+    <col min="8" max="8" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B2" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="C2" s="17">
+        <v>20</v>
+      </c>
+      <c r="D2" s="17">
+        <v>25</v>
+      </c>
+      <c r="E2" s="14">
+        <v>26</v>
+      </c>
+      <c r="F2" s="17">
+        <f t="shared" ref="F2:F33" si="0">+C2+D2+E2</f>
+        <v>71</v>
+      </c>
+      <c r="G2" s="16">
+        <f t="shared" ref="G2:G33" si="1">+IF(D2&gt;=21,IF(E2&gt;=21,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6,FALSE)))))))</f>
+        <v>8</v>
+      </c>
+      <c r="H2" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I2" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J2" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="11">
-[...2 lines deleted...]
-      <c r="D2" s="12">
+      <c r="B3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G3" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H3" s="27"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="9">
+        <v>20</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="9">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="G4" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H4" s="27"/>
+      <c r="I4" s="26"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="17">
+        <v>20</v>
+      </c>
+      <c r="D5" s="17">
+        <v>31</v>
+      </c>
+      <c r="E5" s="14">
+        <v>24</v>
+      </c>
+      <c r="F5" s="17">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="G5" s="16">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H5" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I5" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J5" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H6" s="27"/>
+      <c r="I6" s="26"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="9">
+        <v>20</v>
+      </c>
+      <c r="D7" s="9"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="9">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="G7" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H7" s="27"/>
+      <c r="I7" s="26"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="26"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="17">
+        <v>20</v>
+      </c>
+      <c r="D9" s="17">
+        <v>21</v>
+      </c>
+      <c r="E9" s="14">
+        <v>26</v>
+      </c>
+      <c r="F9" s="17">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G9" s="16">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I9" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="9">
+        <v>20</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="9">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="G10" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H10" s="27"/>
+      <c r="I10" s="26"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="17">
+        <v>20</v>
+      </c>
+      <c r="D11" s="17">
+        <v>35</v>
+      </c>
+      <c r="E11" s="14">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17">
+        <f t="shared" si="0"/>
+        <v>84</v>
+      </c>
+      <c r="G11" s="16">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I11" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J11" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="17">
+        <v>20</v>
+      </c>
+      <c r="D12" s="17">
+        <v>36</v>
+      </c>
+      <c r="E12" s="14">
+        <v>31</v>
+      </c>
+      <c r="F12" s="17">
+        <f t="shared" si="0"/>
+        <v>87</v>
+      </c>
+      <c r="G12" s="16">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H12" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I12" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H13" s="27"/>
+      <c r="I13" s="26"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="17">
+        <v>20</v>
+      </c>
+      <c r="D14" s="17">
+        <v>38</v>
+      </c>
+      <c r="E14" s="14">
+        <v>35</v>
+      </c>
+      <c r="F14" s="17">
+        <f t="shared" si="0"/>
+        <v>93</v>
+      </c>
+      <c r="G14" s="16">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H14" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I14" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J14" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H15" s="27"/>
+      <c r="I15" s="26"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="17">
+        <v>20</v>
+      </c>
+      <c r="D16" s="17">
+        <v>34</v>
+      </c>
+      <c r="E16" s="14">
+        <v>23</v>
+      </c>
+      <c r="F16" s="17">
+        <f t="shared" si="0"/>
+        <v>77</v>
+      </c>
+      <c r="G16" s="16">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H16" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I16" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J16" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="17">
+        <v>20</v>
+      </c>
+      <c r="D17" s="17">
+        <v>32</v>
+      </c>
+      <c r="E17" s="14">
+        <v>24</v>
+      </c>
+      <c r="F17" s="17">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+      <c r="G17" s="16">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H17" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I17" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J17" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="9">
+        <v>20</v>
+      </c>
+      <c r="D18" s="9">
+        <v>25</v>
+      </c>
+      <c r="E18" s="13">
+        <v>9</v>
+      </c>
+      <c r="F18" s="9">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G18" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H18" s="29"/>
+      <c r="I18" s="26"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="17">
+        <v>20</v>
+      </c>
+      <c r="D19" s="17">
+        <v>21</v>
+      </c>
+      <c r="E19" s="14">
+        <v>22</v>
+      </c>
+      <c r="F19" s="17">
+        <f t="shared" si="0"/>
+        <v>63</v>
+      </c>
+      <c r="G19" s="16">
+        <f t="shared" si="1"/>
+        <v>7</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I19" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J19" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="17">
+        <v>20</v>
+      </c>
+      <c r="D20" s="17">
+        <v>34</v>
+      </c>
+      <c r="E20" s="14">
+        <v>27</v>
+      </c>
+      <c r="F20" s="17">
+        <f t="shared" si="0"/>
+        <v>81</v>
+      </c>
+      <c r="G20" s="16">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H20" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I20" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J20" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="17">
+        <v>20</v>
+      </c>
+      <c r="D21" s="17">
+        <v>40</v>
+      </c>
+      <c r="E21" s="14">
+        <v>38</v>
+      </c>
+      <c r="F21" s="17">
+        <f t="shared" si="0"/>
+        <v>98</v>
+      </c>
+      <c r="G21" s="16">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J21" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="17">
+        <v>20</v>
+      </c>
+      <c r="D22" s="17">
+        <v>31</v>
+      </c>
+      <c r="E22" s="14">
+        <v>21</v>
+      </c>
+      <c r="F22" s="17">
+        <f t="shared" si="0"/>
+        <v>72</v>
+      </c>
+      <c r="G22" s="16">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H22" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I22" s="26" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="17">
+        <v>20</v>
+      </c>
+      <c r="D23" s="17">
+        <v>24</v>
+      </c>
+      <c r="E23" s="14">
+        <v>30</v>
+      </c>
+      <c r="F23" s="17">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G23" s="16">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H23" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I23" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J23" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H24" s="27"/>
+      <c r="I24" s="26"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="17">
+        <v>20</v>
+      </c>
+      <c r="D25" s="17">
+        <v>34</v>
+      </c>
+      <c r="E25" s="14">
+        <v>29</v>
+      </c>
+      <c r="F25" s="17">
+        <f t="shared" si="0"/>
+        <v>83</v>
+      </c>
+      <c r="G25" s="16">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H25" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I25" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J25" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="17">
+        <v>20</v>
+      </c>
+      <c r="D26" s="17">
+        <v>34</v>
+      </c>
+      <c r="E26" s="14">
+        <v>33</v>
+      </c>
+      <c r="F26" s="17">
+        <f t="shared" si="0"/>
+        <v>87</v>
+      </c>
+      <c r="G26" s="16">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H26" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I26" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J26" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" s="17">
+        <v>20</v>
+      </c>
+      <c r="D27" s="17">
+        <v>28</v>
+      </c>
+      <c r="E27" s="14">
+        <v>23</v>
+      </c>
+      <c r="F27" s="17">
+        <f t="shared" si="0"/>
+        <v>71</v>
+      </c>
+      <c r="G27" s="16">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+      <c r="H27" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I27" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J27" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H28" s="8"/>
+      <c r="I28" s="26"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="9">
+        <v>20</v>
+      </c>
+      <c r="D29" s="9">
+        <v>21</v>
+      </c>
+      <c r="E29" s="13"/>
+      <c r="F29" s="9">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="G29" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H29" s="25"/>
+      <c r="I29" s="26"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9">
+        <v>8</v>
+      </c>
+      <c r="E30" s="13"/>
+      <c r="F30" s="9">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="G30" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H30" s="29"/>
+      <c r="I30" s="26"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17">
+        <v>26</v>
+      </c>
+      <c r="E31" s="14">
+        <v>25</v>
+      </c>
+      <c r="F31" s="17">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="G31" s="16">
+        <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="H31" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I31" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J31" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="17">
+        <v>20</v>
+      </c>
+      <c r="D32" s="17">
+        <v>21</v>
+      </c>
+      <c r="E32" s="14">
+        <v>26</v>
+      </c>
+      <c r="F32" s="17">
+        <f t="shared" si="0"/>
+        <v>67</v>
+      </c>
+      <c r="G32" s="16">
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="C3" s="11"/>
-[...3 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="H32" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I32" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J32" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="11" t="b">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H33" s="25"/>
+      <c r="I33" s="26"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="17">
+        <v>20</v>
+      </c>
+      <c r="D34" s="17">
+        <v>23</v>
+      </c>
+      <c r="E34" s="14">
+        <v>38</v>
+      </c>
+      <c r="F34" s="17">
+        <f t="shared" ref="F34:F65" si="2">+C34+D34+E34</f>
+        <v>81</v>
+      </c>
+      <c r="G34" s="16">
+        <f t="shared" ref="G34:G65" si="3">+IF(D34&gt;=21,IF(E34&gt;=21,IF(F34&gt;=91,10,IF(F34&gt;=81,9,IF(F34&gt;=71,8,IF(F34&gt;=61,7,IF(F34&gt;=51,6,FALSE)))))))</f>
+        <v>9</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I34" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J34" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="20">
+        <v>20</v>
+      </c>
+      <c r="D35" s="20">
+        <v>31</v>
+      </c>
+      <c r="E35" s="14">
+        <v>21</v>
+      </c>
+      <c r="F35" s="17">
+        <f t="shared" si="2"/>
+        <v>72</v>
+      </c>
+      <c r="G35" s="16">
+        <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="H35" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I35" s="26" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C36" s="23">
+        <v>20</v>
+      </c>
+      <c r="D36" s="23"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G36" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H36" s="8"/>
+      <c r="I36" s="26"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="20">
+        <v>20</v>
+      </c>
+      <c r="D37" s="20">
+        <v>36</v>
+      </c>
+      <c r="E37" s="14">
+        <v>31</v>
+      </c>
+      <c r="F37" s="17">
+        <f t="shared" si="2"/>
+        <v>87</v>
+      </c>
+      <c r="G37" s="16">
+        <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="C4" s="11">
-[...3 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H37" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J37" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="20">
+        <v>20</v>
+      </c>
+      <c r="D38" s="20">
+        <v>29</v>
+      </c>
+      <c r="E38" s="14">
+        <v>25</v>
+      </c>
+      <c r="F38" s="17">
+        <f t="shared" si="2"/>
+        <v>74</v>
+      </c>
+      <c r="G38" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H38" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I38" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J38" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" s="10">
+        <v>20</v>
+      </c>
+      <c r="D39" s="10"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G39" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H39" s="25"/>
+      <c r="I39" s="26"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="20">
+        <v>20</v>
+      </c>
+      <c r="D40" s="20">
+        <v>33</v>
+      </c>
+      <c r="E40" s="14">
+        <v>22</v>
+      </c>
+      <c r="F40" s="17">
+        <f t="shared" si="2"/>
+        <v>75</v>
+      </c>
+      <c r="G40" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J40" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" s="24">
+        <v>20</v>
+      </c>
+      <c r="D41" s="24">
+        <v>28</v>
+      </c>
+      <c r="E41" s="13"/>
+      <c r="F41" s="9">
+        <f t="shared" si="2"/>
+        <v>48</v>
+      </c>
+      <c r="G41" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="8"/>
+      <c r="I41" s="26"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="20">
+        <v>20</v>
+      </c>
+      <c r="D42" s="20">
+        <v>27</v>
+      </c>
+      <c r="E42" s="14">
+        <v>25</v>
+      </c>
+      <c r="F42" s="17">
+        <f t="shared" si="2"/>
+        <v>72</v>
+      </c>
+      <c r="G42" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I42" s="26" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="C43" s="23">
+        <v>20</v>
+      </c>
+      <c r="D43" s="24">
+        <v>23</v>
+      </c>
+      <c r="E43" s="13"/>
+      <c r="F43" s="9">
+        <f t="shared" si="2"/>
+        <v>43</v>
+      </c>
+      <c r="G43" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H43" s="8"/>
+      <c r="I43" s="26"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="C44" s="24">
+        <v>20</v>
+      </c>
+      <c r="D44" s="24"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G44" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H44" s="8"/>
+      <c r="I44" s="26"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="20">
+        <v>20</v>
+      </c>
+      <c r="D45" s="20">
+        <v>31</v>
+      </c>
+      <c r="E45" s="14">
+        <v>33</v>
+      </c>
+      <c r="F45" s="17">
+        <f t="shared" si="2"/>
+        <v>84</v>
+      </c>
+      <c r="G45" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="H45" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I45" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J45" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="9">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G46" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H46" s="27"/>
+      <c r="I46" s="26"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" s="23">
+        <v>20</v>
+      </c>
+      <c r="D47" s="24"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G47" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H47" s="28"/>
+      <c r="I47" s="26"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="C48" s="20">
+        <v>20</v>
+      </c>
+      <c r="D48" s="20">
+        <v>35</v>
+      </c>
+      <c r="E48" s="14">
+        <v>23</v>
+      </c>
+      <c r="F48" s="17">
+        <f t="shared" si="2"/>
+        <v>78</v>
+      </c>
+      <c r="G48" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I48" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J48" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="20">
+        <v>20</v>
+      </c>
+      <c r="D49" s="20">
+        <v>34</v>
+      </c>
+      <c r="E49" s="14">
+        <v>37</v>
+      </c>
+      <c r="F49" s="17">
+        <f t="shared" si="2"/>
+        <v>91</v>
+      </c>
+      <c r="G49" s="16">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="H49" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J49" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="C50" s="20">
+        <v>20</v>
+      </c>
+      <c r="D50" s="20">
+        <v>31</v>
+      </c>
+      <c r="E50" s="14">
+        <v>40</v>
+      </c>
+      <c r="F50" s="17">
+        <f t="shared" si="2"/>
+        <v>91</v>
+      </c>
+      <c r="G50" s="16">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="H50" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J50" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C51" s="10">
+        <v>20</v>
+      </c>
+      <c r="D51" s="10"/>
+      <c r="E51" s="13"/>
+      <c r="F51" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G51" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H51" s="27"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10">
+        <v>1</v>
+      </c>
+      <c r="E52" s="13">
+        <v>5</v>
+      </c>
+      <c r="F52" s="9">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="G52" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H52" s="29"/>
+      <c r="I52" s="26"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" s="20">
+        <v>20</v>
+      </c>
+      <c r="D53" s="20">
+        <v>27</v>
+      </c>
+      <c r="E53" s="14">
+        <v>34</v>
+      </c>
+      <c r="F53" s="17">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="G53" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="H53" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I53" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J53" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B54" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C54" s="20">
+        <v>20</v>
+      </c>
+      <c r="D54" s="20">
+        <v>30</v>
+      </c>
+      <c r="E54" s="14">
+        <v>21</v>
+      </c>
+      <c r="F54" s="17">
+        <f t="shared" si="2"/>
+        <v>71</v>
+      </c>
+      <c r="G54" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H54" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="I54" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="J54" s="33" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="C55" s="20">
+        <v>20</v>
+      </c>
+      <c r="D55" s="20">
+        <v>33</v>
+      </c>
+      <c r="E55" s="14">
+        <v>21</v>
+      </c>
+      <c r="F55" s="17">
+        <f t="shared" si="2"/>
+        <v>74</v>
+      </c>
+      <c r="G55" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H55" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="I55" s="34" t="s">
+        <v>182</v>
+      </c>
+      <c r="J55" s="33" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C56" s="10">
+        <v>20</v>
+      </c>
+      <c r="D56" s="10"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G56" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H56" s="28"/>
+      <c r="I56" s="26"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="20">
+        <v>20</v>
+      </c>
+      <c r="D57" s="20">
+        <v>40</v>
+      </c>
+      <c r="E57" s="14">
+        <v>32</v>
+      </c>
+      <c r="F57" s="17">
+        <f t="shared" si="2"/>
+        <v>92</v>
+      </c>
+      <c r="G57" s="16">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="H57" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I57" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J57" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="20">
+        <v>20</v>
+      </c>
+      <c r="D58" s="20">
+        <v>40</v>
+      </c>
+      <c r="E58" s="14">
+        <v>24</v>
+      </c>
+      <c r="F58" s="17">
+        <f t="shared" si="2"/>
+        <v>84</v>
+      </c>
+      <c r="G58" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="H58" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J58" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B59" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="C59" s="20">
+        <v>20</v>
+      </c>
+      <c r="D59" s="20">
+        <v>23</v>
+      </c>
+      <c r="E59" s="14">
+        <v>21</v>
+      </c>
+      <c r="F59" s="17">
+        <f t="shared" si="2"/>
+        <v>64</v>
+      </c>
+      <c r="G59" s="16">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+      <c r="H59" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I59" s="35" t="s">
+        <v>181</v>
+      </c>
+      <c r="J59" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B60" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="C60" s="20">
+        <v>20</v>
+      </c>
+      <c r="D60" s="20">
+        <v>36</v>
+      </c>
+      <c r="E60" s="14">
+        <v>25</v>
+      </c>
+      <c r="F60" s="17">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="G60" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="H60" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I60" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J60" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" s="20">
+        <v>20</v>
+      </c>
+      <c r="D61" s="20">
+        <v>23</v>
+      </c>
+      <c r="E61" s="14">
+        <v>33</v>
+      </c>
+      <c r="F61" s="17">
+        <f t="shared" si="2"/>
+        <v>76</v>
+      </c>
+      <c r="G61" s="16">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H61" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I61" s="26" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="13"/>
+      <c r="F62" s="9">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G62" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H62" s="27"/>
+      <c r="I62" s="26"/>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B63" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="C63" s="20">
+        <v>20</v>
+      </c>
+      <c r="D63" s="20">
+        <v>34</v>
+      </c>
+      <c r="E63" s="14">
+        <v>27</v>
+      </c>
+      <c r="F63" s="17">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="G63" s="16">
+        <f t="shared" si="3"/>
+        <v>9</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J63" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C64" s="10">
+        <v>20</v>
+      </c>
+      <c r="D64" s="10">
+        <v>23</v>
+      </c>
+      <c r="E64" s="13">
+        <v>14</v>
+      </c>
+      <c r="F64" s="9">
+        <f t="shared" si="2"/>
+        <v>57</v>
+      </c>
+      <c r="G64" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H64" s="29"/>
+      <c r="I64" s="26"/>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C65" s="23">
+        <v>20</v>
+      </c>
+      <c r="D65" s="23"/>
+      <c r="E65" s="13"/>
+      <c r="F65" s="9">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="G65" s="11" t="b">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H65" s="27"/>
+      <c r="I65" s="26"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="20"/>
+      <c r="D66" s="20">
+        <v>39</v>
+      </c>
+      <c r="E66" s="14">
+        <v>28</v>
+      </c>
+      <c r="F66" s="17">
+        <f t="shared" ref="F66:F85" si="4">+C66+D66+E66</f>
+        <v>67</v>
+      </c>
+      <c r="G66" s="16">
+        <f t="shared" ref="G66:G85" si="5">+IF(D66&gt;=21,IF(E66&gt;=21,IF(F66&gt;=91,10,IF(F66&gt;=81,9,IF(F66&gt;=71,8,IF(F66&gt;=61,7,IF(F66&gt;=51,6,FALSE)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I66" s="26" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="20"/>
+      <c r="D67" s="20">
+        <v>30</v>
+      </c>
+      <c r="E67" s="14">
+        <v>34</v>
+      </c>
+      <c r="F67" s="17">
+        <f t="shared" si="4"/>
+        <v>64</v>
+      </c>
+      <c r="G67" s="16">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H67" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I67" s="35" t="s">
+        <v>181</v>
+      </c>
+      <c r="J67" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="20">
+        <v>20</v>
+      </c>
+      <c r="D68" s="20">
+        <v>37</v>
+      </c>
+      <c r="E68" s="14">
+        <v>36</v>
+      </c>
+      <c r="F68" s="17">
+        <f t="shared" si="4"/>
+        <v>93</v>
+      </c>
+      <c r="G68" s="16">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="H68" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I68" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J68" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" s="20">
+        <v>20</v>
+      </c>
+      <c r="D69" s="41">
+        <v>21</v>
+      </c>
+      <c r="E69" s="14">
+        <v>28</v>
+      </c>
+      <c r="F69" s="17">
+        <f t="shared" si="4"/>
+        <v>69</v>
+      </c>
+      <c r="G69" s="16">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H69" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I69" s="42" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" s="20">
+        <v>20</v>
+      </c>
+      <c r="D70" s="20">
+        <v>28</v>
+      </c>
+      <c r="E70" s="14">
+        <v>33</v>
+      </c>
+      <c r="F70" s="17">
+        <f t="shared" si="4"/>
+        <v>81</v>
+      </c>
+      <c r="G70" s="16">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+      <c r="H70" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I70" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J70" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="C71" s="20">
+        <v>20</v>
+      </c>
+      <c r="D71" s="20">
+        <v>40</v>
+      </c>
+      <c r="E71" s="14">
+        <v>31</v>
+      </c>
+      <c r="F71" s="17">
+        <f t="shared" si="4"/>
+        <v>91</v>
+      </c>
+      <c r="G71" s="16">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="H71" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I71" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J71" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="13"/>
+      <c r="F72" s="9">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G72" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H72" s="27"/>
+      <c r="I72" s="26"/>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="C73" s="20">
+        <v>20</v>
+      </c>
+      <c r="D73" s="20">
+        <v>32</v>
+      </c>
+      <c r="E73" s="14">
+        <v>39</v>
+      </c>
+      <c r="F73" s="17">
+        <f t="shared" si="4"/>
+        <v>91</v>
+      </c>
+      <c r="G73" s="16">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I73" s="40" t="s">
+        <v>182</v>
+      </c>
+      <c r="J73" s="30"/>
+      <c r="K73" s="31"/>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C74" s="10">
+        <v>20</v>
+      </c>
+      <c r="D74" s="10"/>
+      <c r="E74" s="13"/>
+      <c r="F74" s="9">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="G74" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H74" s="27"/>
+      <c r="I74" s="26"/>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C75" s="10">
+        <v>20</v>
+      </c>
+      <c r="D75" s="10"/>
+      <c r="E75" s="13"/>
+      <c r="F75" s="9">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="G75" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H75" s="27"/>
+      <c r="I75" s="26"/>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B76" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="C76" s="20">
+        <v>20</v>
+      </c>
+      <c r="D76" s="20">
+        <v>40</v>
+      </c>
+      <c r="E76" s="14">
+        <v>37</v>
+      </c>
+      <c r="F76" s="17">
+        <f t="shared" si="4"/>
+        <v>97</v>
+      </c>
+      <c r="G76" s="16">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="H76" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I76" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J76" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B77" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C77" s="17">
+        <v>20</v>
+      </c>
+      <c r="D77" s="17">
+        <v>31</v>
+      </c>
+      <c r="E77" s="14">
+        <v>23</v>
+      </c>
+      <c r="F77" s="17">
+        <f t="shared" si="4"/>
+        <v>74</v>
+      </c>
+      <c r="G77" s="16">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+      <c r="H77" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I77" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J77" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="B78" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="C78" s="17">
+        <v>20</v>
+      </c>
+      <c r="D78" s="17">
+        <v>33</v>
+      </c>
+      <c r="E78" s="14">
+        <v>29</v>
+      </c>
+      <c r="F78" s="17">
+        <f t="shared" si="4"/>
+        <v>82</v>
+      </c>
+      <c r="G78" s="16">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+      <c r="H78" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I78" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="J78" s="36" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B79" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="C79" s="20">
+        <v>20</v>
+      </c>
+      <c r="D79" s="20">
+        <v>21</v>
+      </c>
+      <c r="E79" s="14">
+        <v>24</v>
+      </c>
+      <c r="F79" s="17">
+        <f t="shared" si="4"/>
+        <v>65</v>
+      </c>
+      <c r="G79" s="16">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H79" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>181</v>
+      </c>
+      <c r="J79" s="33" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A80" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="13"/>
+      <c r="F80" s="9">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G80" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H80" s="27"/>
+      <c r="I80" s="26"/>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="13"/>
+      <c r="F81" s="9">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G81" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H81" s="27"/>
+      <c r="I81" s="26"/>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9">
+        <v>4</v>
+      </c>
+      <c r="E82" s="13"/>
+      <c r="F82" s="9">
+        <f t="shared" si="4"/>
+        <v>4</v>
+      </c>
+      <c r="G82" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H82" s="29"/>
+      <c r="I82" s="26"/>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C83" s="11">
+        <v>20</v>
+      </c>
+      <c r="D83" s="11">
+        <v>30</v>
+      </c>
+      <c r="E83" s="13"/>
+      <c r="F83" s="9">
+        <f t="shared" si="4"/>
+        <v>50</v>
+      </c>
+      <c r="G83" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H83" s="27"/>
+      <c r="I83" s="26"/>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="12">
+        <v>20</v>
+      </c>
+      <c r="D84" s="11">
+        <v>24</v>
+      </c>
+      <c r="E84" s="13">
+        <v>6</v>
+      </c>
+      <c r="F84" s="9">
+        <f t="shared" si="4"/>
+        <v>50</v>
+      </c>
+      <c r="G84" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H84" s="29"/>
+      <c r="I84" s="26"/>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C85" s="9">
+        <v>20</v>
+      </c>
+      <c r="D85" s="9">
+        <v>22</v>
+      </c>
+      <c r="E85" s="13">
+        <v>12</v>
+      </c>
+      <c r="F85" s="9">
+        <f t="shared" si="4"/>
+        <v>54</v>
+      </c>
+      <c r="G85" s="11" t="b">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H85" s="29"/>
+      <c r="I85" s="26"/>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" s="7" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-[...1038 lines deleted...]
-        <v>160</v>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" s="7" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I85">
+    <sortCondition ref="B2:B85"/>
+  </sortState>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>29.12.2025.</vt:lpstr>
+      <vt:lpstr>09.03.2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>