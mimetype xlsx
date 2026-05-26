--- v2 (2026-04-07)
+++ v3 (2026-05-26)
@@ -1,255 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{086B3975-E1CC-4F67-8920-9CA7924AA122}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="09.03.2026." sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...1 lines deleted...]
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+  <calcPr calcId="125725"/>
+  <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
+    <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G3" i="3" l="1"/>
-[...166 lines deleted...]
-  <c r="F65" i="3"/>
+  <c r="G3" i="3"/>
+  <c r="G4"/>
+  <c r="G6"/>
+  <c r="G7"/>
+  <c r="G8"/>
+  <c r="G10"/>
+  <c r="G13"/>
+  <c r="G15"/>
+  <c r="G18"/>
+  <c r="G24"/>
+  <c r="G28"/>
+  <c r="G29"/>
+  <c r="G30"/>
+  <c r="G33"/>
+  <c r="G39"/>
+  <c r="G46"/>
+  <c r="G51"/>
+  <c r="G52"/>
+  <c r="G56"/>
+  <c r="G62"/>
+  <c r="G72"/>
+  <c r="G74"/>
+  <c r="G75"/>
+  <c r="G80"/>
+  <c r="G81"/>
+  <c r="G82"/>
+  <c r="G83"/>
+  <c r="G84"/>
+  <c r="G85"/>
+  <c r="G36"/>
+  <c r="G41"/>
+  <c r="G43"/>
+  <c r="G44"/>
+  <c r="G47"/>
+  <c r="G65"/>
+  <c r="F2" l="1"/>
+  <c r="G2" s="1"/>
+  <c r="F3"/>
+  <c r="F4"/>
+  <c r="F5"/>
+  <c r="G5" s="1"/>
+  <c r="F6"/>
+  <c r="F7"/>
+  <c r="F8"/>
+  <c r="F9"/>
+  <c r="G9" s="1"/>
+  <c r="F10"/>
+  <c r="F11"/>
+  <c r="G11" s="1"/>
+  <c r="F12"/>
+  <c r="G12" s="1"/>
+  <c r="F13"/>
+  <c r="F14"/>
+  <c r="G14" s="1"/>
+  <c r="F15"/>
+  <c r="F16"/>
+  <c r="G16" s="1"/>
+  <c r="F17"/>
+  <c r="G17" s="1"/>
+  <c r="F18"/>
+  <c r="F19"/>
+  <c r="G19" s="1"/>
+  <c r="F20"/>
+  <c r="G20" s="1"/>
+  <c r="F21"/>
+  <c r="G21" s="1"/>
+  <c r="F22"/>
+  <c r="G22" s="1"/>
+  <c r="F23"/>
+  <c r="G23" s="1"/>
+  <c r="F24"/>
+  <c r="F25"/>
+  <c r="G25" s="1"/>
+  <c r="F26"/>
+  <c r="G26" s="1"/>
+  <c r="F27"/>
+  <c r="G27" s="1"/>
+  <c r="F28"/>
+  <c r="F29"/>
+  <c r="F30"/>
+  <c r="F31"/>
+  <c r="G31" s="1"/>
+  <c r="F32"/>
+  <c r="G32" s="1"/>
+  <c r="F33"/>
+  <c r="F34"/>
+  <c r="G34" s="1"/>
+  <c r="F35"/>
+  <c r="G35" s="1"/>
+  <c r="F37"/>
+  <c r="G37" s="1"/>
+  <c r="F38"/>
+  <c r="G38" s="1"/>
+  <c r="F39"/>
+  <c r="F40"/>
+  <c r="G40" s="1"/>
+  <c r="F42"/>
+  <c r="G42" s="1"/>
+  <c r="F45"/>
+  <c r="G45" s="1"/>
+  <c r="F46"/>
+  <c r="F48"/>
+  <c r="G48" s="1"/>
+  <c r="F49"/>
+  <c r="G49" s="1"/>
+  <c r="F50"/>
+  <c r="G50" s="1"/>
+  <c r="F51"/>
+  <c r="F52"/>
+  <c r="F53"/>
+  <c r="G53" s="1"/>
+  <c r="F54"/>
+  <c r="G54" s="1"/>
+  <c r="F55"/>
+  <c r="G55" s="1"/>
+  <c r="F56"/>
+  <c r="F57"/>
+  <c r="G57" s="1"/>
+  <c r="F58"/>
+  <c r="G58" s="1"/>
+  <c r="F59"/>
+  <c r="G59" s="1"/>
+  <c r="F60"/>
+  <c r="G60" s="1"/>
+  <c r="F61"/>
+  <c r="G61" s="1"/>
+  <c r="F62"/>
+  <c r="F63"/>
+  <c r="G63" s="1"/>
+  <c r="F64"/>
+  <c r="G64" s="1"/>
+  <c r="F66"/>
+  <c r="G66" s="1"/>
+  <c r="F67"/>
+  <c r="G67" s="1"/>
+  <c r="F68"/>
+  <c r="G68" s="1"/>
+  <c r="F69"/>
+  <c r="G69" s="1"/>
+  <c r="F70"/>
+  <c r="G70" s="1"/>
+  <c r="F71"/>
+  <c r="G71" s="1"/>
+  <c r="F72"/>
+  <c r="F73"/>
+  <c r="G73" s="1"/>
+  <c r="F74"/>
+  <c r="F75"/>
+  <c r="F76"/>
+  <c r="G76" s="1"/>
+  <c r="F77"/>
+  <c r="G77" s="1"/>
+  <c r="F78"/>
+  <c r="G78" s="1"/>
+  <c r="F79"/>
+  <c r="G79" s="1"/>
+  <c r="F80"/>
+  <c r="F81"/>
+  <c r="F82"/>
+  <c r="F83"/>
+  <c r="F84"/>
+  <c r="F85"/>
+  <c r="F36"/>
+  <c r="F41"/>
+  <c r="F43"/>
+  <c r="F44"/>
+  <c r="F47"/>
+  <c r="F65"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="186">
   <si>
     <t>Презиме и име</t>
   </si>
   <si>
     <t>Индекс</t>
   </si>
   <si>
     <t>Семинарски</t>
   </si>
   <si>
     <t>ВД240161</t>
   </si>
   <si>
     <t>Ананић Милица</t>
   </si>
   <si>
     <t>ПС240235</t>
   </si>
   <si>
     <t xml:space="preserve">Арсић Владимир </t>
   </si>
   <si>
     <t>ТС200346</t>
   </si>
   <si>
@@ -426,53 +420,50 @@
   <si>
     <t>ЛО240211</t>
   </si>
   <si>
     <t>Лазаревић Петар</t>
   </si>
   <si>
     <t>ДС240057</t>
   </si>
   <si>
     <t>Лемаић Илија</t>
   </si>
   <si>
     <t>ДБ240139</t>
   </si>
   <si>
     <t>Лукић Вања</t>
   </si>
   <si>
     <t>ВЗ240185</t>
   </si>
   <si>
     <t>Манојловић Ива</t>
   </si>
   <si>
-    <t>ТС240293</t>
-[...1 lines deleted...]
-  <si>
     <t>Манојловић Лана</t>
   </si>
   <si>
     <t>ДБ240154</t>
   </si>
   <si>
     <t>Марешевић  Ирена</t>
   </si>
   <si>
     <t>ТС240277</t>
   </si>
   <si>
     <t>Маринковић Алекса</t>
   </si>
   <si>
     <t>ТС240286</t>
   </si>
   <si>
     <t>Марковић Виктор</t>
   </si>
   <si>
     <t>ВД240163</t>
   </si>
   <si>
     <t>Милићевић Дамјан</t>
@@ -759,61 +750,64 @@
   <si>
     <t>ОЦЕНА</t>
   </si>
   <si>
     <t>Рок</t>
   </si>
   <si>
     <t>Упис</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>23.02.2026.</t>
   </si>
   <si>
     <t>Марко Миљковић</t>
   </si>
   <si>
     <t>Снежана Каплановић</t>
   </si>
   <si>
     <t>09.03.2025.</t>
   </si>
   <si>
-    <t>није уписано</t>
-[...1 lines deleted...]
-  <si>
     <t>уписано</t>
+  </si>
+  <si>
+    <t>ВЗ240293</t>
+  </si>
+  <si>
+    <t>25.04.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -830,73 +824,74 @@
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -920,51 +915,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
@@ -1001,85 +996,93 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 2" xfId="2"/>
+    <cellStyle name="Normal 3" xfId="3"/>
+    <cellStyle name="Normal 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1309,2560 +1312,2577 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K87"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="1" customFormat="1">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="E1" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="E1" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="G1" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="H1" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="J1" s="6" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="17">
         <v>20</v>
       </c>
       <c r="D2" s="17">
         <v>25</v>
       </c>
       <c r="E2" s="14">
         <v>26</v>
       </c>
       <c r="F2" s="17">
         <f t="shared" ref="F2:F33" si="0">+C2+D2+E2</f>
         <v>71</v>
       </c>
       <c r="G2" s="16">
         <f t="shared" ref="G2:G33" si="1">+IF(D2&gt;=21,IF(E2&gt;=21,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6,FALSE)))))))</f>
         <v>8</v>
       </c>
-      <c r="H2" s="35" t="s">
-[...9 lines deleted...]
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H2" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I2" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="J2" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="13"/>
       <c r="F3" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G3" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H3" s="27"/>
       <c r="I3" s="26"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="9">
         <v>20</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="13"/>
       <c r="F4" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G4" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H4" s="27"/>
       <c r="I4" s="26"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10">
       <c r="A5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17">
         <v>20</v>
       </c>
       <c r="D5" s="17">
         <v>31</v>
       </c>
       <c r="E5" s="14">
         <v>24</v>
       </c>
       <c r="F5" s="17">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
       <c r="G5" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I5" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I5" s="37" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J5" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="13"/>
       <c r="F6" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G6" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H6" s="27"/>
       <c r="I6" s="26"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="9">
         <v>20</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="13"/>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G7" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H7" s="27"/>
       <c r="I7" s="26"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10">
       <c r="A8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="13"/>
       <c r="F8" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G8" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="26"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="17">
         <v>20</v>
       </c>
       <c r="D9" s="17">
         <v>21</v>
       </c>
       <c r="E9" s="14">
         <v>26</v>
       </c>
       <c r="F9" s="17">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G9" s="16">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H9" s="35" t="s">
-[...9 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H9" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I9" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="J9" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="9">
         <v>20</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="13"/>
       <c r="F10" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G10" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H10" s="27"/>
       <c r="I10" s="26"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10">
       <c r="A11" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="17">
         <v>20</v>
       </c>
       <c r="D11" s="17">
         <v>35</v>
       </c>
       <c r="E11" s="14">
         <v>29</v>
       </c>
       <c r="F11" s="17">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
       <c r="G11" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H11" s="35" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H11" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I11" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J11" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="17">
         <v>20</v>
       </c>
       <c r="D12" s="17">
         <v>36</v>
       </c>
       <c r="E12" s="14">
         <v>31</v>
       </c>
       <c r="F12" s="17">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G12" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H12" s="35" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H12" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I12" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J12" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="13"/>
       <c r="F13" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H13" s="27"/>
       <c r="I13" s="26"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10">
       <c r="A14" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="17">
         <v>20</v>
       </c>
       <c r="D14" s="17">
         <v>38</v>
       </c>
       <c r="E14" s="14">
         <v>35</v>
       </c>
       <c r="F14" s="17">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G14" s="16">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H14" s="35" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H14" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I14" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J14" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="13"/>
       <c r="F15" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="27"/>
       <c r="I15" s="26"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="17">
         <v>20</v>
       </c>
       <c r="D16" s="17">
         <v>34</v>
       </c>
       <c r="E16" s="14">
         <v>23</v>
       </c>
       <c r="F16" s="17">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G16" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H16" s="35" t="s">
+      <c r="H16" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I16" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I16" s="37" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J16" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="17">
         <v>20</v>
       </c>
       <c r="D17" s="17">
         <v>32</v>
       </c>
       <c r="E17" s="14">
         <v>24</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G17" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H17" s="35" t="s">
+      <c r="H17" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I17" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I17" s="37" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J17" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="9">
         <v>20</v>
       </c>
       <c r="D18" s="9">
         <v>25</v>
       </c>
-      <c r="E18" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="13"/>
       <c r="F18" s="9">
         <f t="shared" si="0"/>
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G18" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H18" s="29"/>
       <c r="I18" s="26"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10">
       <c r="A19" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="17">
         <v>20</v>
       </c>
       <c r="D19" s="17">
         <v>21</v>
       </c>
       <c r="E19" s="14">
         <v>22</v>
       </c>
       <c r="F19" s="17">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G19" s="16">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H19" s="35" t="s">
-[...9 lines deleted...]
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H19" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I19" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="J19" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="17">
         <v>20</v>
       </c>
       <c r="D20" s="17">
         <v>34</v>
       </c>
       <c r="E20" s="14">
         <v>27</v>
       </c>
       <c r="F20" s="17">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G20" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H20" s="35" t="s">
-[...9 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H20" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J20" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="17">
         <v>20</v>
       </c>
       <c r="D21" s="17">
         <v>40</v>
       </c>
       <c r="E21" s="14">
         <v>38</v>
       </c>
       <c r="F21" s="17">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G21" s="16">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H21" s="35" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H21" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I21" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="17">
         <v>20</v>
       </c>
       <c r="D22" s="17">
         <v>31</v>
       </c>
       <c r="E22" s="14">
         <v>21</v>
       </c>
       <c r="F22" s="17">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G22" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H22" s="39" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="26" t="s">
+      <c r="H22" s="36" t="s">
         <v>182</v>
       </c>
-    </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I22" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J22" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="17">
         <v>20</v>
       </c>
       <c r="D23" s="17">
         <v>24</v>
       </c>
       <c r="E23" s="14">
         <v>30</v>
       </c>
       <c r="F23" s="17">
         <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="G23" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H23" s="35" t="s">
+      <c r="H23" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I23" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I23" s="37" t="s">
-[...6 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J23" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="13"/>
       <c r="F24" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H24" s="27"/>
       <c r="I24" s="26"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10">
       <c r="A25" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="17">
         <v>20</v>
       </c>
       <c r="D25" s="17">
         <v>34</v>
       </c>
       <c r="E25" s="14">
         <v>29</v>
       </c>
       <c r="F25" s="17">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
       <c r="G25" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H25" s="35" t="s">
-[...9 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H25" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I25" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="17">
         <v>20</v>
       </c>
       <c r="D26" s="17">
         <v>34</v>
       </c>
       <c r="E26" s="14">
         <v>33</v>
       </c>
       <c r="F26" s="17">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G26" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H26" s="35" t="s">
-[...9 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H26" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I26" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J26" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="17">
         <v>20</v>
       </c>
       <c r="D27" s="17">
         <v>28</v>
       </c>
       <c r="E27" s="14">
         <v>23</v>
       </c>
       <c r="F27" s="17">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G27" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H27" s="35" t="s">
+      <c r="H27" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I27" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I27" s="37" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J27" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="13"/>
       <c r="F28" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="8"/>
       <c r="I28" s="26"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10">
       <c r="A29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="9">
         <v>20</v>
       </c>
       <c r="D29" s="9">
         <v>21</v>
       </c>
       <c r="E29" s="13"/>
       <c r="F29" s="9">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="G29" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H29" s="25"/>
       <c r="I29" s="26"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10">
       <c r="A30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="9"/>
-      <c r="D30" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="D30" s="9"/>
       <c r="E30" s="13"/>
       <c r="F30" s="9">
         <f t="shared" si="0"/>
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G30" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H30" s="29"/>
       <c r="I30" s="26"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10">
       <c r="A31" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="17">
         <v>26</v>
       </c>
       <c r="E31" s="14">
         <v>25</v>
       </c>
       <c r="F31" s="17">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="G31" s="16">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="H31" s="35" t="s">
+      <c r="H31" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I31" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I31" s="37" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J31" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="17">
         <v>20</v>
       </c>
       <c r="D32" s="17">
         <v>21</v>
       </c>
       <c r="E32" s="14">
         <v>26</v>
       </c>
       <c r="F32" s="17">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G32" s="16">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H32" s="35" t="s">
-[...9 lines deleted...]
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H32" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I32" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="J32" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="13"/>
       <c r="F33" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G33" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H33" s="25"/>
       <c r="I33" s="26"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10">
       <c r="A34" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="17">
         <v>20</v>
       </c>
       <c r="D34" s="17">
         <v>23</v>
       </c>
       <c r="E34" s="14">
         <v>38</v>
       </c>
       <c r="F34" s="17">
         <f t="shared" ref="F34:F65" si="2">+C34+D34+E34</f>
         <v>81</v>
       </c>
       <c r="G34" s="16">
         <f t="shared" ref="G34:G65" si="3">+IF(D34&gt;=21,IF(E34&gt;=21,IF(F34&gt;=91,10,IF(F34&gt;=81,9,IF(F34&gt;=71,8,IF(F34&gt;=61,7,IF(F34&gt;=51,6,FALSE)))))))</f>
         <v>9</v>
       </c>
-      <c r="H34" s="35" t="s">
+      <c r="H34" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I34" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I34" s="37" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J34" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="20">
         <v>20</v>
       </c>
       <c r="D35" s="20">
         <v>31</v>
       </c>
       <c r="E35" s="14">
         <v>21</v>
       </c>
       <c r="F35" s="17">
         <f t="shared" si="2"/>
         <v>72</v>
       </c>
       <c r="G35" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H35" s="39" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="26" t="s">
+      <c r="H35" s="36" t="s">
         <v>182</v>
       </c>
-    </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="I35" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J35" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" s="22" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B36" s="22" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C36" s="23">
         <v>20</v>
       </c>
       <c r="D36" s="23"/>
       <c r="E36" s="13"/>
       <c r="F36" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G36" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H36" s="8"/>
       <c r="I36" s="26"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:10">
       <c r="A37" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>72</v>
       </c>
       <c r="C37" s="20">
         <v>20</v>
       </c>
       <c r="D37" s="20">
         <v>36</v>
       </c>
       <c r="E37" s="14">
         <v>31</v>
       </c>
       <c r="F37" s="17">
         <f t="shared" si="2"/>
         <v>87</v>
       </c>
       <c r="G37" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="H37" s="35" t="s">
-[...9 lines deleted...]
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H37" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I37" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B38" s="19" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C38" s="20">
         <v>20</v>
       </c>
       <c r="D38" s="20">
         <v>29</v>
       </c>
       <c r="E38" s="14">
         <v>25</v>
       </c>
       <c r="F38" s="17">
         <f t="shared" si="2"/>
         <v>74</v>
       </c>
       <c r="G38" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H38" s="35" t="s">
-[...9 lines deleted...]
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H38" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I38" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J38" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" s="4" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C39" s="10">
         <v>20</v>
       </c>
       <c r="D39" s="10"/>
       <c r="E39" s="13"/>
       <c r="F39" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G39" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H39" s="25"/>
       <c r="I39" s="26"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10">
       <c r="A40" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="19" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C40" s="20">
         <v>20</v>
       </c>
       <c r="D40" s="20">
         <v>33</v>
       </c>
       <c r="E40" s="14">
         <v>22</v>
       </c>
       <c r="F40" s="17">
         <f t="shared" si="2"/>
         <v>75</v>
       </c>
       <c r="G40" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H40" s="35" t="s">
-[...9 lines deleted...]
-    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H40" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J40" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" s="22" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B41" s="22" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C41" s="24">
         <v>20</v>
       </c>
       <c r="D41" s="24">
         <v>28</v>
       </c>
       <c r="E41" s="13"/>
       <c r="F41" s="9">
         <f t="shared" si="2"/>
         <v>48</v>
       </c>
       <c r="G41" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H41" s="8"/>
       <c r="I41" s="26"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:10">
       <c r="A42" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" s="19" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C42" s="20">
         <v>20</v>
       </c>
       <c r="D42" s="20">
         <v>27</v>
       </c>
       <c r="E42" s="14">
         <v>25</v>
       </c>
       <c r="F42" s="17">
         <f t="shared" si="2"/>
         <v>72</v>
       </c>
       <c r="G42" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H42" s="39" t="s">
-[...6 lines deleted...]
-    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H42" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="I42" s="33" t="s">
+        <v>180</v>
+      </c>
+      <c r="J42" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" s="22" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B43" s="22" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C43" s="23">
         <v>20</v>
       </c>
       <c r="D43" s="24">
         <v>23</v>
       </c>
       <c r="E43" s="13"/>
       <c r="F43" s="9">
         <f t="shared" si="2"/>
         <v>43</v>
       </c>
       <c r="G43" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H43" s="8"/>
       <c r="I43" s="26"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:10">
       <c r="A44" s="22" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B44" s="22" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C44" s="24">
         <v>20</v>
       </c>
       <c r="D44" s="24"/>
       <c r="E44" s="13"/>
       <c r="F44" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G44" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H44" s="8"/>
       <c r="I44" s="26"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:10">
       <c r="A45" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C45" s="20">
         <v>20</v>
       </c>
       <c r="D45" s="20">
         <v>31</v>
       </c>
       <c r="E45" s="14">
         <v>33</v>
       </c>
       <c r="F45" s="17">
         <f t="shared" si="2"/>
         <v>84</v>
       </c>
       <c r="G45" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="H45" s="35" t="s">
-[...9 lines deleted...]
-    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="H45" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I45" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J45" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C46" s="10"/>
       <c r="D46" s="10"/>
       <c r="E46" s="13"/>
       <c r="F46" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G46" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H46" s="27"/>
       <c r="I46" s="26"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:10">
       <c r="A47" s="22" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B47" s="22" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C47" s="23">
         <v>20</v>
       </c>
       <c r="D47" s="24"/>
       <c r="E47" s="13"/>
       <c r="F47" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G47" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H47" s="28"/>
       <c r="I47" s="26"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:10">
       <c r="A48" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="19" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C48" s="20">
         <v>20</v>
       </c>
       <c r="D48" s="20">
         <v>35</v>
       </c>
       <c r="E48" s="14">
         <v>23</v>
       </c>
       <c r="F48" s="17">
         <f t="shared" si="2"/>
         <v>78</v>
       </c>
       <c r="G48" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H48" s="35" t="s">
-[...9 lines deleted...]
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H48" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I48" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
       <c r="A49" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B49" s="19" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C49" s="20">
         <v>20</v>
       </c>
       <c r="D49" s="20">
         <v>34</v>
       </c>
       <c r="E49" s="14">
         <v>37</v>
       </c>
       <c r="F49" s="17">
         <f t="shared" si="2"/>
         <v>91</v>
       </c>
       <c r="G49" s="16">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="H49" s="35" t="s">
+      <c r="H49" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I49" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I49" s="37" t="s">
-[...6 lines deleted...]
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J49" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="19" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C50" s="20">
         <v>20</v>
       </c>
       <c r="D50" s="20">
         <v>31</v>
       </c>
       <c r="E50" s="14">
         <v>40</v>
       </c>
       <c r="F50" s="17">
         <f t="shared" si="2"/>
         <v>91</v>
       </c>
       <c r="G50" s="16">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="H50" s="35" t="s">
+      <c r="H50" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I50" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I50" s="37" t="s">
-[...6 lines deleted...]
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J50" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B51" s="4" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C51" s="10">
         <v>20</v>
       </c>
       <c r="D51" s="10"/>
       <c r="E51" s="13"/>
       <c r="F51" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G51" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H51" s="27"/>
       <c r="I51" s="26"/>
-      <c r="J51" s="38"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="B52" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="10"/>
-      <c r="D52" s="10">
-[...4 lines deleted...]
-      </c>
+      <c r="D52" s="10"/>
+      <c r="E52" s="13"/>
       <c r="F52" s="9">
         <f t="shared" si="2"/>
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G52" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H52" s="29"/>
       <c r="I52" s="26"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="A53" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B53" s="19" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C53" s="20">
         <v>20</v>
       </c>
       <c r="D53" s="20">
         <v>27</v>
       </c>
       <c r="E53" s="14">
         <v>34</v>
       </c>
       <c r="F53" s="17">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="G53" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="H53" s="35" t="s">
+      <c r="H53" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I53" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I53" s="37" t="s">
-[...6 lines deleted...]
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J53" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" s="19" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C54" s="20">
         <v>20</v>
       </c>
       <c r="D54" s="20">
         <v>30</v>
       </c>
       <c r="E54" s="14">
         <v>21</v>
       </c>
       <c r="F54" s="17">
         <f t="shared" si="2"/>
         <v>71</v>
       </c>
       <c r="G54" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H54" s="32" t="s">
-[...9 lines deleted...]
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H54" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I54" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J54" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B55" s="19" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C55" s="20">
         <v>20</v>
       </c>
       <c r="D55" s="20">
         <v>33</v>
       </c>
       <c r="E55" s="14">
         <v>21</v>
       </c>
       <c r="F55" s="17">
         <f t="shared" si="2"/>
         <v>74</v>
       </c>
       <c r="G55" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H55" s="32" t="s">
-[...9 lines deleted...]
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H55" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I55" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J55" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
       <c r="A56" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B56" s="4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C56" s="10">
         <v>20</v>
       </c>
       <c r="D56" s="10"/>
       <c r="E56" s="13"/>
       <c r="F56" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G56" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H56" s="28"/>
       <c r="I56" s="26"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11">
       <c r="A57" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B57" s="19" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C57" s="20">
         <v>20</v>
       </c>
       <c r="D57" s="20">
         <v>40</v>
       </c>
       <c r="E57" s="14">
         <v>32</v>
       </c>
       <c r="F57" s="17">
         <f t="shared" si="2"/>
         <v>92</v>
       </c>
       <c r="G57" s="16">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="H57" s="35" t="s">
-[...9 lines deleted...]
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H57" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I57" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J57" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
       <c r="A58" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B58" s="19" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C58" s="20">
         <v>20</v>
       </c>
       <c r="D58" s="20">
         <v>40</v>
       </c>
       <c r="E58" s="14">
         <v>24</v>
       </c>
       <c r="F58" s="17">
         <f t="shared" si="2"/>
         <v>84</v>
       </c>
       <c r="G58" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="H58" s="35" t="s">
+      <c r="H58" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I58" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I58" s="37" t="s">
-[...6 lines deleted...]
-    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J58" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
       <c r="A59" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B59" s="19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C59" s="20">
         <v>20</v>
       </c>
       <c r="D59" s="20">
         <v>23</v>
       </c>
       <c r="E59" s="14">
         <v>21</v>
       </c>
       <c r="F59" s="17">
         <f t="shared" si="2"/>
         <v>64</v>
       </c>
       <c r="G59" s="16">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
-      <c r="H59" s="35" t="s">
+      <c r="H59" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I59" s="31" t="s">
         <v>180</v>
       </c>
-      <c r="I59" s="35" t="s">
-[...6 lines deleted...]
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J59" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B60" s="19" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C60" s="20">
         <v>20</v>
       </c>
       <c r="D60" s="20">
         <v>36</v>
       </c>
       <c r="E60" s="14">
         <v>25</v>
       </c>
       <c r="F60" s="17">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="G60" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="H60" s="35" t="s">
+      <c r="H60" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I60" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I60" s="37" t="s">
-[...6 lines deleted...]
-    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J60" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
       <c r="A61" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B61" s="19" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C61" s="20">
         <v>20</v>
       </c>
       <c r="D61" s="20">
         <v>23</v>
       </c>
       <c r="E61" s="14">
         <v>33</v>
       </c>
       <c r="F61" s="17">
         <f t="shared" si="2"/>
         <v>76</v>
       </c>
       <c r="G61" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H61" s="39" t="s">
-[...6 lines deleted...]
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H61" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="I61" s="33" t="s">
+        <v>180</v>
+      </c>
+      <c r="J61" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B62" s="4" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="13"/>
       <c r="F62" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G62" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H62" s="27"/>
       <c r="I62" s="26"/>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11">
       <c r="A63" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B63" s="19" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C63" s="20">
         <v>20</v>
       </c>
       <c r="D63" s="20">
         <v>34</v>
       </c>
       <c r="E63" s="14">
         <v>27</v>
       </c>
       <c r="F63" s="17">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="G63" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
-      <c r="H63" s="35" t="s">
+      <c r="H63" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I63" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I63" s="37" t="s">
+      <c r="J63" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B64" s="40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C64" s="35">
+        <v>20</v>
+      </c>
+      <c r="D64" s="35">
+        <v>23</v>
+      </c>
+      <c r="E64" s="41">
+        <v>31</v>
+      </c>
+      <c r="F64" s="42">
+        <f t="shared" si="2"/>
+        <v>74</v>
+      </c>
+      <c r="G64" s="43">
+        <f t="shared" si="3"/>
+        <v>8</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="I64" s="33" t="s">
         <v>181</v>
       </c>
-      <c r="J63" s="36" t="s">
-[...30 lines deleted...]
-    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J64" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
       <c r="A65" s="22" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B65" s="22" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C65" s="23">
         <v>20</v>
       </c>
       <c r="D65" s="23"/>
       <c r="E65" s="13"/>
       <c r="F65" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G65" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H65" s="27"/>
       <c r="I65" s="26"/>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11">
       <c r="A66" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B66" s="19" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C66" s="20"/>
       <c r="D66" s="20">
         <v>39</v>
       </c>
       <c r="E66" s="14">
         <v>28</v>
       </c>
       <c r="F66" s="17">
         <f t="shared" ref="F66:F85" si="4">+C66+D66+E66</f>
         <v>67</v>
       </c>
       <c r="G66" s="16">
         <f t="shared" ref="G66:G85" si="5">+IF(D66&gt;=21,IF(E66&gt;=21,IF(F66&gt;=91,10,IF(F66&gt;=81,9,IF(F66&gt;=71,8,IF(F66&gt;=61,7,IF(F66&gt;=51,6,FALSE)))))))</f>
         <v>7</v>
       </c>
-      <c r="H66" s="39" t="s">
-[...2 lines deleted...]
-      <c r="I66" s="26" t="s">
+      <c r="H66" s="36" t="s">
         <v>182</v>
       </c>
-    </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I66" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J66" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
       <c r="A67" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B67" s="19" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C67" s="20"/>
       <c r="D67" s="20">
         <v>30</v>
       </c>
       <c r="E67" s="14">
         <v>34</v>
       </c>
       <c r="F67" s="17">
         <f t="shared" si="4"/>
         <v>64</v>
       </c>
       <c r="G67" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
-      <c r="H67" s="35" t="s">
+      <c r="H67" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I67" s="31" t="s">
         <v>180</v>
       </c>
-      <c r="I67" s="35" t="s">
-[...6 lines deleted...]
-    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J67" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
       <c r="A68" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B68" s="19" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C68" s="20">
         <v>20</v>
       </c>
       <c r="D68" s="20">
         <v>37</v>
       </c>
       <c r="E68" s="14">
         <v>36</v>
       </c>
       <c r="F68" s="17">
         <f t="shared" si="4"/>
         <v>93</v>
       </c>
       <c r="G68" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="H68" s="35" t="s">
-[...9 lines deleted...]
-    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H68" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I68" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J68" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
       <c r="A69" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B69" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="B69" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="20">
         <v>20</v>
       </c>
-      <c r="D69" s="41">
+      <c r="D69" s="35">
         <v>21</v>
       </c>
       <c r="E69" s="14">
         <v>28</v>
       </c>
       <c r="F69" s="17">
         <f t="shared" si="4"/>
         <v>69</v>
       </c>
       <c r="G69" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
-      <c r="H69" s="39" t="s">
-[...6 lines deleted...]
-    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H69" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="I69" s="37" t="s">
+        <v>180</v>
+      </c>
+      <c r="J69" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
       <c r="A70" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B70" s="19" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C70" s="20">
         <v>20</v>
       </c>
       <c r="D70" s="20">
         <v>28</v>
       </c>
       <c r="E70" s="14">
         <v>33</v>
       </c>
       <c r="F70" s="17">
         <f t="shared" si="4"/>
         <v>81</v>
       </c>
       <c r="G70" s="16">
         <f t="shared" si="5"/>
         <v>9</v>
       </c>
-      <c r="H70" s="35" t="s">
+      <c r="H70" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I70" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I70" s="37" t="s">
-[...6 lines deleted...]
-    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J70" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
       <c r="A71" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="B71" s="19" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C71" s="20">
         <v>20</v>
       </c>
       <c r="D71" s="20">
         <v>40</v>
       </c>
       <c r="E71" s="14">
         <v>31</v>
       </c>
       <c r="F71" s="17">
         <f t="shared" si="4"/>
         <v>91</v>
       </c>
       <c r="G71" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="H71" s="35" t="s">
+      <c r="H71" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I71" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I71" s="37" t="s">
-[...6 lines deleted...]
-    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J71" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
       <c r="A72" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B72" s="4" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="13"/>
       <c r="F72" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G72" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H72" s="27"/>
       <c r="I72" s="26"/>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:11">
       <c r="A73" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B73" s="19" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C73" s="20">
         <v>20</v>
       </c>
       <c r="D73" s="20">
         <v>32</v>
       </c>
       <c r="E73" s="14">
         <v>39</v>
       </c>
       <c r="F73" s="17">
         <f t="shared" si="4"/>
         <v>91</v>
       </c>
       <c r="G73" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="H73" s="39" t="s">
-[...2 lines deleted...]
-      <c r="I73" s="40" t="s">
+      <c r="H73" s="36" t="s">
         <v>182</v>
       </c>
-      <c r="J73" s="30"/>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I73" s="38" t="s">
+        <v>181</v>
+      </c>
+      <c r="J73" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="K73" s="30"/>
+    </row>
+    <row r="74" spans="1:11">
       <c r="A74" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B74" s="4" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C74" s="10">
         <v>20</v>
       </c>
       <c r="D74" s="10"/>
       <c r="E74" s="13"/>
       <c r="F74" s="9">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="G74" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H74" s="27"/>
       <c r="I74" s="26"/>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:11">
       <c r="A75" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B75" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="B75" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="10">
         <v>20</v>
       </c>
-      <c r="D75" s="10"/>
+      <c r="D75" s="10">
+        <v>21</v>
+      </c>
       <c r="E75" s="13"/>
       <c r="F75" s="9">
         <f t="shared" si="4"/>
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="G75" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H75" s="27"/>
       <c r="I75" s="26"/>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:11">
       <c r="A76" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B76" s="19" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C76" s="20">
         <v>20</v>
       </c>
       <c r="D76" s="20">
         <v>40</v>
       </c>
       <c r="E76" s="14">
         <v>37</v>
       </c>
       <c r="F76" s="17">
         <f t="shared" si="4"/>
         <v>97</v>
       </c>
       <c r="G76" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="H76" s="35" t="s">
+      <c r="H76" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I76" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I76" s="37" t="s">
-[...6 lines deleted...]
-    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J76" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
       <c r="A77" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B77" s="19" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C77" s="17">
         <v>20</v>
       </c>
       <c r="D77" s="17">
         <v>31</v>
       </c>
       <c r="E77" s="14">
         <v>23</v>
       </c>
       <c r="F77" s="17">
         <f t="shared" si="4"/>
         <v>74</v>
       </c>
       <c r="G77" s="16">
         <f t="shared" si="5"/>
         <v>8</v>
       </c>
-      <c r="H77" s="35" t="s">
-[...9 lines deleted...]
-    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H77" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I77" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J77" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
       <c r="A78" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="B78" s="19" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C78" s="17">
         <v>20</v>
       </c>
       <c r="D78" s="17">
         <v>33</v>
       </c>
       <c r="E78" s="14">
         <v>29</v>
       </c>
       <c r="F78" s="17">
         <f t="shared" si="4"/>
         <v>82</v>
       </c>
       <c r="G78" s="16">
         <f t="shared" si="5"/>
         <v>9</v>
       </c>
-      <c r="H78" s="35" t="s">
+      <c r="H78" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I78" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="I78" s="37" t="s">
-[...6 lines deleted...]
-    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J78" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
       <c r="A79" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B79" s="19" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C79" s="20">
         <v>20</v>
       </c>
       <c r="D79" s="20">
         <v>21</v>
       </c>
       <c r="E79" s="14">
         <v>24</v>
       </c>
       <c r="F79" s="17">
         <f t="shared" si="4"/>
         <v>65</v>
       </c>
       <c r="G79" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
-      <c r="H79" s="32" t="s">
+      <c r="H79" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I79" s="31" t="s">
         <v>180</v>
       </c>
-      <c r="I79" s="32" t="s">
-[...6 lines deleted...]
-    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J79" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
       <c r="A80" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="B80" s="21" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C80" s="9"/>
       <c r="D80" s="9"/>
       <c r="E80" s="13"/>
       <c r="F80" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G80" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H80" s="27"/>
       <c r="I80" s="26"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="B81" s="21" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C81" s="9"/>
       <c r="D81" s="9"/>
       <c r="E81" s="13"/>
       <c r="F81" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G81" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H81" s="27"/>
       <c r="I81" s="26"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="B82" s="21" t="s">
         <v>151</v>
       </c>
-      <c r="B82" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="9"/>
-      <c r="D82" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="D82" s="9"/>
       <c r="E82" s="13"/>
       <c r="F82" s="9">
         <f t="shared" si="4"/>
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G82" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H82" s="29"/>
       <c r="I82" s="26"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="B83" s="21" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C83" s="11">
         <v>20</v>
       </c>
       <c r="D83" s="11">
         <v>30</v>
       </c>
       <c r="E83" s="13"/>
       <c r="F83" s="9">
         <f t="shared" si="4"/>
         <v>50</v>
       </c>
       <c r="G83" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="26"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="B84" s="21" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C84" s="12">
         <v>20</v>
       </c>
       <c r="D84" s="11">
         <v>24</v>
       </c>
       <c r="E84" s="13">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F84" s="9">
         <f t="shared" si="4"/>
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G84" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H84" s="29"/>
       <c r="I84" s="26"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="B85" s="21" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C85" s="9">
         <v>20</v>
       </c>
       <c r="D85" s="9">
         <v>22</v>
       </c>
-      <c r="E85" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E85" s="13"/>
       <c r="F85" s="9">
         <f t="shared" si="4"/>
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G85" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H85" s="29"/>
       <c r="I85" s="26"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="7" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I85">
+  <sortState ref="A2:I85">
     <sortCondition ref="B2:B85"/>
   </sortState>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">