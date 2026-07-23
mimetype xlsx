--- v3 (2026-05-26)
+++ v4 (2026-07-23)
@@ -1,249 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marko\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA9C98A-0CBA-4EAF-9F0E-188C90B112C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="09.03.2026." sheetId="3" r:id="rId1"/>
+    <sheet name="08.07.2026." sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
-[...1 lines deleted...]
-    <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G3" i="3"/>
-[...166 lines deleted...]
-  <c r="F65"/>
+  <c r="G3" i="3" l="1"/>
+  <c r="G4" i="3"/>
+  <c r="G6" i="3"/>
+  <c r="G7" i="3"/>
+  <c r="G8" i="3"/>
+  <c r="G10" i="3"/>
+  <c r="G13" i="3"/>
+  <c r="G15" i="3"/>
+  <c r="G24" i="3"/>
+  <c r="G28" i="3"/>
+  <c r="G29" i="3"/>
+  <c r="G30" i="3"/>
+  <c r="G33" i="3"/>
+  <c r="G39" i="3"/>
+  <c r="G51" i="3"/>
+  <c r="G52" i="3"/>
+  <c r="G56" i="3"/>
+  <c r="G62" i="3"/>
+  <c r="G72" i="3"/>
+  <c r="G74" i="3"/>
+  <c r="G80" i="3"/>
+  <c r="G81" i="3"/>
+  <c r="G82" i="3"/>
+  <c r="G83" i="3"/>
+  <c r="G84" i="3"/>
+  <c r="G36" i="3"/>
+  <c r="G41" i="3"/>
+  <c r="G43" i="3"/>
+  <c r="G44" i="3"/>
+  <c r="G47" i="3"/>
+  <c r="G65" i="3"/>
+  <c r="F2" i="3" l="1"/>
+  <c r="G2" i="3" s="1"/>
+  <c r="F3" i="3"/>
+  <c r="F4" i="3"/>
+  <c r="F5" i="3"/>
+  <c r="G5" i="3" s="1"/>
+  <c r="F6" i="3"/>
+  <c r="F7" i="3"/>
+  <c r="F8" i="3"/>
+  <c r="F9" i="3"/>
+  <c r="G9" i="3" s="1"/>
+  <c r="F10" i="3"/>
+  <c r="F11" i="3"/>
+  <c r="G11" i="3" s="1"/>
+  <c r="F12" i="3"/>
+  <c r="G12" i="3" s="1"/>
+  <c r="F13" i="3"/>
+  <c r="F14" i="3"/>
+  <c r="G14" i="3" s="1"/>
+  <c r="F15" i="3"/>
+  <c r="F16" i="3"/>
+  <c r="G16" i="3" s="1"/>
+  <c r="F17" i="3"/>
+  <c r="G17" i="3" s="1"/>
+  <c r="F18" i="3"/>
+  <c r="G18" i="3" s="1"/>
+  <c r="F19" i="3"/>
+  <c r="G19" i="3" s="1"/>
+  <c r="F20" i="3"/>
+  <c r="G20" i="3" s="1"/>
+  <c r="F21" i="3"/>
+  <c r="G21" i="3" s="1"/>
+  <c r="F22" i="3"/>
+  <c r="G22" i="3" s="1"/>
+  <c r="F23" i="3"/>
+  <c r="G23" i="3" s="1"/>
+  <c r="F24" i="3"/>
+  <c r="F25" i="3"/>
+  <c r="G25" i="3" s="1"/>
+  <c r="F26" i="3"/>
+  <c r="G26" i="3" s="1"/>
+  <c r="F27" i="3"/>
+  <c r="G27" i="3" s="1"/>
+  <c r="F28" i="3"/>
+  <c r="F29" i="3"/>
+  <c r="F30" i="3"/>
+  <c r="F31" i="3"/>
+  <c r="G31" i="3" s="1"/>
+  <c r="F32" i="3"/>
+  <c r="G32" i="3" s="1"/>
+  <c r="F33" i="3"/>
+  <c r="F34" i="3"/>
+  <c r="G34" i="3" s="1"/>
+  <c r="F35" i="3"/>
+  <c r="G35" i="3" s="1"/>
+  <c r="F37" i="3"/>
+  <c r="G37" i="3" s="1"/>
+  <c r="F38" i="3"/>
+  <c r="G38" i="3" s="1"/>
+  <c r="F39" i="3"/>
+  <c r="F40" i="3"/>
+  <c r="G40" i="3" s="1"/>
+  <c r="F42" i="3"/>
+  <c r="G42" i="3" s="1"/>
+  <c r="F45" i="3"/>
+  <c r="G45" i="3" s="1"/>
+  <c r="F46" i="3"/>
+  <c r="G46" i="3" s="1"/>
+  <c r="F48" i="3"/>
+  <c r="G48" i="3" s="1"/>
+  <c r="F49" i="3"/>
+  <c r="G49" i="3" s="1"/>
+  <c r="F50" i="3"/>
+  <c r="G50" i="3" s="1"/>
+  <c r="F51" i="3"/>
+  <c r="F52" i="3"/>
+  <c r="F53" i="3"/>
+  <c r="G53" i="3" s="1"/>
+  <c r="F54" i="3"/>
+  <c r="G54" i="3" s="1"/>
+  <c r="F55" i="3"/>
+  <c r="G55" i="3" s="1"/>
+  <c r="F56" i="3"/>
+  <c r="F57" i="3"/>
+  <c r="G57" i="3" s="1"/>
+  <c r="F58" i="3"/>
+  <c r="G58" i="3" s="1"/>
+  <c r="F59" i="3"/>
+  <c r="G59" i="3" s="1"/>
+  <c r="F60" i="3"/>
+  <c r="G60" i="3" s="1"/>
+  <c r="F61" i="3"/>
+  <c r="G61" i="3" s="1"/>
+  <c r="F62" i="3"/>
+  <c r="F63" i="3"/>
+  <c r="G63" i="3" s="1"/>
+  <c r="F64" i="3"/>
+  <c r="G64" i="3" s="1"/>
+  <c r="F66" i="3"/>
+  <c r="G66" i="3" s="1"/>
+  <c r="F67" i="3"/>
+  <c r="G67" i="3" s="1"/>
+  <c r="F68" i="3"/>
+  <c r="G68" i="3" s="1"/>
+  <c r="F69" i="3"/>
+  <c r="G69" i="3" s="1"/>
+  <c r="F70" i="3"/>
+  <c r="G70" i="3" s="1"/>
+  <c r="F71" i="3"/>
+  <c r="G71" i="3" s="1"/>
+  <c r="F72" i="3"/>
+  <c r="F73" i="3"/>
+  <c r="G73" i="3" s="1"/>
+  <c r="F74" i="3"/>
+  <c r="F75" i="3"/>
+  <c r="G75" i="3" s="1"/>
+  <c r="F76" i="3"/>
+  <c r="G76" i="3" s="1"/>
+  <c r="F77" i="3"/>
+  <c r="G77" i="3" s="1"/>
+  <c r="F78" i="3"/>
+  <c r="G78" i="3" s="1"/>
+  <c r="F79" i="3"/>
+  <c r="G79" i="3" s="1"/>
+  <c r="F80" i="3"/>
+  <c r="F81" i="3"/>
+  <c r="F82" i="3"/>
+  <c r="F83" i="3"/>
+  <c r="F84" i="3"/>
+  <c r="F85" i="3"/>
+  <c r="G85" i="3" s="1"/>
+  <c r="F36" i="3"/>
+  <c r="F41" i="3"/>
+  <c r="F43" i="3"/>
+  <c r="F44" i="3"/>
+  <c r="F47" i="3"/>
+  <c r="F65" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="188">
   <si>
     <t>Презиме и име</t>
   </si>
   <si>
     <t>Индекс</t>
   </si>
   <si>
     <t>Семинарски</t>
   </si>
   <si>
     <t>ВД240161</t>
   </si>
   <si>
     <t>Ананић Милица</t>
   </si>
   <si>
     <t>ПС240235</t>
   </si>
   <si>
     <t xml:space="preserve">Арсић Владимир </t>
   </si>
   <si>
     <t>ТС200346</t>
   </si>
   <si>
@@ -757,57 +763,63 @@
     <t>Упис</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>23.02.2026.</t>
   </si>
   <si>
     <t>Марко Миљковић</t>
   </si>
   <si>
     <t>Снежана Каплановић</t>
   </si>
   <si>
     <t>09.03.2025.</t>
   </si>
   <si>
     <t>уписано</t>
   </si>
   <si>
     <t>ВЗ240293</t>
   </si>
   <si>
     <t>25.04.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -915,51 +927,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
@@ -1004,85 +1016,106 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="1" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 4" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1312,2596 +1345,2650 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K87"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="7" width="8.7109375" customWidth="1"/>
     <col min="8" max="8" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1">
+    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>171</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>174</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>175</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>177</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="17">
         <v>20</v>
       </c>
       <c r="D2" s="17">
         <v>25</v>
       </c>
       <c r="E2" s="14">
         <v>26</v>
       </c>
       <c r="F2" s="17">
         <f t="shared" ref="F2:F33" si="0">+C2+D2+E2</f>
         <v>71</v>
       </c>
       <c r="G2" s="16">
         <f t="shared" ref="G2:G33" si="1">+IF(D2&gt;=21,IF(E2&gt;=21,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6,FALSE)))))))</f>
         <v>8</v>
       </c>
       <c r="H2" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I2" s="31" t="s">
         <v>181</v>
       </c>
       <c r="J2" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="13"/>
       <c r="F3" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G3" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H3" s="27"/>
       <c r="I3" s="26"/>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="9">
         <v>20</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="13"/>
       <c r="F4" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G4" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H4" s="27"/>
       <c r="I4" s="26"/>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17">
         <v>20</v>
       </c>
       <c r="D5" s="17">
         <v>31</v>
       </c>
       <c r="E5" s="14">
         <v>24</v>
       </c>
       <c r="F5" s="17">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
       <c r="G5" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="13"/>
       <c r="F6" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G6" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H6" s="27"/>
       <c r="I6" s="26"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="9">
         <v>20</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="13"/>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G7" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H7" s="27"/>
       <c r="I7" s="26"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="13"/>
       <c r="F8" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G8" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="26"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="17">
         <v>20</v>
       </c>
       <c r="D9" s="17">
         <v>21</v>
       </c>
       <c r="E9" s="14">
         <v>26</v>
       </c>
       <c r="F9" s="17">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G9" s="16">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H9" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I9" s="31" t="s">
         <v>181</v>
       </c>
       <c r="J9" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...7 lines deleted...]
-      <c r="F10" s="9">
+      <c r="B10" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="46">
+        <v>20</v>
+      </c>
+      <c r="D10" s="46">
+        <v>17</v>
+      </c>
+      <c r="E10" s="47">
+        <v>2</v>
+      </c>
+      <c r="F10" s="46">
         <f t="shared" si="0"/>
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G10" s="11" t="b">
+        <v>39</v>
+      </c>
+      <c r="G10" s="48" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H10" s="27"/>
       <c r="I10" s="26"/>
     </row>
-    <row r="11" spans="1:10">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="15" t="s">
+      <c r="B11" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="17">
-[...2 lines deleted...]
-      <c r="D11" s="17">
+      <c r="C11" s="46">
+        <v>20</v>
+      </c>
+      <c r="D11" s="46">
         <v>35</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="47">
         <v>29</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="46">
         <f t="shared" si="0"/>
         <v>84</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="48">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H11" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I11" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J11" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="17">
-[...2 lines deleted...]
-      <c r="D12" s="17">
+      <c r="C12" s="46">
+        <v>20</v>
+      </c>
+      <c r="D12" s="46">
         <v>36</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="47">
         <v>31</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="46">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="48">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H12" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I12" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J12" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
-      <c r="A13" s="2" t="s">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="9"/>
-[...2 lines deleted...]
-      <c r="F13" s="9">
+      <c r="C13" s="46"/>
+      <c r="D13" s="46">
+        <v>21</v>
+      </c>
+      <c r="E13" s="47">
+        <v>13</v>
+      </c>
+      <c r="F13" s="46">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G13" s="11" t="b">
+        <v>34</v>
+      </c>
+      <c r="G13" s="48" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H13" s="27"/>
       <c r="I13" s="26"/>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="17">
         <v>20</v>
       </c>
       <c r="D14" s="17">
         <v>38</v>
       </c>
       <c r="E14" s="14">
         <v>35</v>
       </c>
       <c r="F14" s="17">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G14" s="16">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H14" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J14" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="13"/>
       <c r="F15" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="27"/>
       <c r="I15" s="26"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="17">
         <v>20</v>
       </c>
       <c r="D16" s="17">
         <v>34</v>
       </c>
       <c r="E16" s="14">
         <v>23</v>
       </c>
       <c r="F16" s="17">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G16" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H16" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I16" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J16" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="17">
         <v>20</v>
       </c>
       <c r="D17" s="17">
         <v>32</v>
       </c>
       <c r="E17" s="14">
         <v>24</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G17" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H17" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I17" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J17" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
-      <c r="A18" s="2" t="s">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B18" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="C18" s="9">
-[...2 lines deleted...]
-      <c r="D18" s="9">
+      <c r="C18" s="17">
+        <v>20</v>
+      </c>
+      <c r="D18" s="17">
         <v>25</v>
       </c>
-      <c r="E18" s="13"/>
-      <c r="F18" s="9">
+      <c r="E18" s="14">
+        <v>28</v>
+      </c>
+      <c r="F18" s="17">
         <f t="shared" si="0"/>
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G18" s="11" t="b">
+        <v>73</v>
+      </c>
+      <c r="G18" s="16">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...4 lines deleted...]
-    <row r="19" spans="1:10">
+        <v>8</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="I18" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J18" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="17">
         <v>20</v>
       </c>
       <c r="D19" s="17">
         <v>21</v>
       </c>
       <c r="E19" s="14">
         <v>22</v>
       </c>
       <c r="F19" s="17">
         <f t="shared" si="0"/>
         <v>63</v>
       </c>
       <c r="G19" s="16">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H19" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I19" s="31" t="s">
         <v>181</v>
       </c>
       <c r="J19" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="17">
         <v>20</v>
       </c>
       <c r="D20" s="17">
         <v>34</v>
       </c>
       <c r="E20" s="14">
         <v>27</v>
       </c>
       <c r="F20" s="17">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G20" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H20" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I20" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J20" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="17">
         <v>20</v>
       </c>
       <c r="D21" s="17">
         <v>40</v>
       </c>
       <c r="E21" s="14">
         <v>38</v>
       </c>
       <c r="F21" s="17">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="G21" s="16">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I21" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J21" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="17">
         <v>20</v>
       </c>
       <c r="D22" s="17">
         <v>31</v>
       </c>
       <c r="E22" s="14">
         <v>21</v>
       </c>
       <c r="F22" s="17">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G22" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H22" s="36" t="s">
+      <c r="H22" s="35" t="s">
         <v>182</v>
       </c>
       <c r="I22" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J22" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="17">
         <v>20</v>
       </c>
       <c r="D23" s="17">
         <v>24</v>
       </c>
       <c r="E23" s="14">
         <v>30</v>
       </c>
       <c r="F23" s="17">
         <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="G23" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H23" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="13"/>
       <c r="F24" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H24" s="27"/>
       <c r="I24" s="26"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="17">
         <v>20</v>
       </c>
       <c r="D25" s="17">
         <v>34</v>
       </c>
       <c r="E25" s="14">
         <v>29</v>
       </c>
       <c r="F25" s="17">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
       <c r="G25" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H25" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I25" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J25" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="17">
         <v>20</v>
       </c>
       <c r="D26" s="17">
         <v>34</v>
       </c>
       <c r="E26" s="14">
         <v>33</v>
       </c>
       <c r="F26" s="17">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G26" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="H26" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I26" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J26" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="17">
         <v>20</v>
       </c>
       <c r="D27" s="17">
         <v>28</v>
       </c>
       <c r="E27" s="14">
         <v>23</v>
       </c>
       <c r="F27" s="17">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G27" s="16">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="H27" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I27" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J27" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="13"/>
       <c r="F28" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="8"/>
       <c r="I28" s="26"/>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="9">
         <v>20</v>
       </c>
       <c r="D29" s="9">
         <v>21</v>
       </c>
       <c r="E29" s="13"/>
       <c r="F29" s="9">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="G29" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H29" s="25"/>
       <c r="I29" s="26"/>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="13"/>
       <c r="F30" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G30" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H30" s="29"/>
       <c r="I30" s="26"/>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="17">
         <v>26</v>
       </c>
       <c r="E31" s="14">
         <v>25</v>
       </c>
       <c r="F31" s="17">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="G31" s="16">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
       <c r="H31" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I31" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J31" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="17">
         <v>20</v>
       </c>
       <c r="D32" s="17">
         <v>21</v>
       </c>
       <c r="E32" s="14">
         <v>26</v>
       </c>
       <c r="F32" s="17">
         <f t="shared" si="0"/>
         <v>67</v>
       </c>
       <c r="G32" s="16">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
       <c r="H32" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I32" s="31" t="s">
         <v>181</v>
       </c>
       <c r="J32" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="13"/>
       <c r="F33" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G33" s="11" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H33" s="25"/>
       <c r="I33" s="26"/>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="17">
         <v>20</v>
       </c>
       <c r="D34" s="17">
         <v>23</v>
       </c>
       <c r="E34" s="14">
         <v>38</v>
       </c>
       <c r="F34" s="17">
         <f t="shared" ref="F34:F65" si="2">+C34+D34+E34</f>
         <v>81</v>
       </c>
       <c r="G34" s="16">
         <f t="shared" ref="G34:G65" si="3">+IF(D34&gt;=21,IF(E34&gt;=21,IF(F34&gt;=91,10,IF(F34&gt;=81,9,IF(F34&gt;=71,8,IF(F34&gt;=61,7,IF(F34&gt;=51,6,FALSE)))))))</f>
         <v>9</v>
       </c>
       <c r="H34" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I34" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J34" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="20">
         <v>20</v>
       </c>
       <c r="D35" s="20">
         <v>31</v>
       </c>
       <c r="E35" s="14">
         <v>21</v>
       </c>
       <c r="F35" s="17">
         <f t="shared" si="2"/>
         <v>72</v>
       </c>
       <c r="G35" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H35" s="36" t="s">
+      <c r="H35" s="35" t="s">
         <v>182</v>
       </c>
       <c r="I35" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J35" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="22" t="s">
         <v>159</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>158</v>
       </c>
       <c r="C36" s="23">
         <v>20</v>
       </c>
       <c r="D36" s="23"/>
       <c r="E36" s="13"/>
       <c r="F36" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G36" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H36" s="8"/>
       <c r="I36" s="26"/>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>72</v>
       </c>
       <c r="C37" s="20">
         <v>20</v>
       </c>
       <c r="D37" s="20">
         <v>36</v>
       </c>
       <c r="E37" s="14">
         <v>31</v>
       </c>
       <c r="F37" s="17">
         <f t="shared" si="2"/>
         <v>87</v>
       </c>
       <c r="G37" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="H37" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I37" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J37" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
         <v>184</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="20">
         <v>20</v>
       </c>
       <c r="D38" s="20">
         <v>29</v>
       </c>
       <c r="E38" s="14">
         <v>25</v>
       </c>
       <c r="F38" s="17">
         <f t="shared" si="2"/>
         <v>74</v>
       </c>
       <c r="G38" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="H38" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I38" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J38" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
-      <c r="A39" s="4" t="s">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B39" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="10">
-[...4 lines deleted...]
-      <c r="F39" s="9">
+      <c r="C39" s="50">
+        <v>20</v>
+      </c>
+      <c r="D39" s="50">
+        <v>28</v>
+      </c>
+      <c r="E39" s="47"/>
+      <c r="F39" s="46">
         <f t="shared" si="2"/>
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G39" s="11" t="b">
+        <v>48</v>
+      </c>
+      <c r="G39" s="48" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H39" s="25"/>
       <c r="I39" s="26"/>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="20">
         <v>20</v>
       </c>
       <c r="D40" s="20">
         <v>33</v>
       </c>
       <c r="E40" s="14">
         <v>22</v>
       </c>
       <c r="F40" s="17">
         <f t="shared" si="2"/>
         <v>75</v>
       </c>
       <c r="G40" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="H40" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I40" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J40" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="s">
         <v>161</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>160</v>
       </c>
       <c r="C41" s="24">
         <v>20</v>
       </c>
       <c r="D41" s="24">
         <v>28</v>
       </c>
       <c r="E41" s="13"/>
       <c r="F41" s="9">
         <f t="shared" si="2"/>
         <v>48</v>
       </c>
       <c r="G41" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H41" s="8"/>
       <c r="I41" s="26"/>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="20">
         <v>20</v>
       </c>
       <c r="D42" s="20">
         <v>27</v>
       </c>
       <c r="E42" s="14">
         <v>25</v>
       </c>
       <c r="F42" s="17">
         <f t="shared" si="2"/>
         <v>72</v>
       </c>
       <c r="G42" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H42" s="36" t="s">
+      <c r="H42" s="35" t="s">
         <v>182</v>
       </c>
       <c r="I42" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J42" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="22" t="s">
         <v>163</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>162</v>
       </c>
       <c r="C43" s="23">
         <v>20</v>
       </c>
       <c r="D43" s="24">
         <v>23</v>
       </c>
       <c r="E43" s="13"/>
       <c r="F43" s="9">
         <f t="shared" si="2"/>
         <v>43</v>
       </c>
       <c r="G43" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H43" s="8"/>
       <c r="I43" s="26"/>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>165</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>164</v>
       </c>
       <c r="C44" s="24">
         <v>20</v>
       </c>
       <c r="D44" s="24"/>
       <c r="E44" s="13"/>
       <c r="F44" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G44" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H44" s="8"/>
       <c r="I44" s="26"/>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C45" s="20">
         <v>20</v>
       </c>
       <c r="D45" s="20">
         <v>31</v>
       </c>
       <c r="E45" s="14">
         <v>33</v>
       </c>
       <c r="F45" s="17">
         <f t="shared" si="2"/>
         <v>84</v>
       </c>
       <c r="G45" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="H45" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I45" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J45" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
-      <c r="A46" s="4" t="s">
+    <row r="46" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="B46" s="4" t="s">
+      <c r="B46" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="C46" s="10"/>
-[...2 lines deleted...]
-      <c r="F46" s="9">
+      <c r="C46" s="20">
+        <v>7</v>
+      </c>
+      <c r="D46" s="20">
+        <v>22</v>
+      </c>
+      <c r="E46" s="14">
+        <v>22</v>
+      </c>
+      <c r="F46" s="17">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G46" s="11" t="b">
+        <v>51</v>
+      </c>
+      <c r="G46" s="16">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...4 lines deleted...]
-    <row r="47" spans="1:10">
+        <v>6</v>
+      </c>
+      <c r="H46" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="I46" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J46" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="s">
         <v>167</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>166</v>
       </c>
       <c r="C47" s="23">
         <v>20</v>
       </c>
       <c r="D47" s="24"/>
       <c r="E47" s="13"/>
       <c r="F47" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G47" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H47" s="28"/>
       <c r="I47" s="26"/>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="20">
         <v>20</v>
       </c>
       <c r="D48" s="20">
         <v>35</v>
       </c>
       <c r="E48" s="14">
         <v>23</v>
       </c>
       <c r="F48" s="17">
         <f t="shared" si="2"/>
         <v>78</v>
       </c>
       <c r="G48" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="H48" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I48" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J48" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="20">
         <v>20</v>
       </c>
       <c r="D49" s="20">
         <v>34</v>
       </c>
       <c r="E49" s="14">
         <v>37</v>
       </c>
       <c r="F49" s="17">
         <f t="shared" si="2"/>
         <v>91</v>
       </c>
       <c r="G49" s="16">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="H49" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I49" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J49" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="50" spans="1:11">
+    <row r="50" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="20">
         <v>20</v>
       </c>
       <c r="D50" s="20">
         <v>31</v>
       </c>
       <c r="E50" s="14">
         <v>40</v>
       </c>
       <c r="F50" s="17">
         <f t="shared" si="2"/>
         <v>91</v>
       </c>
       <c r="G50" s="16">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="H50" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I50" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J50" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="10">
         <v>20</v>
       </c>
       <c r="D51" s="10"/>
       <c r="E51" s="13"/>
       <c r="F51" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G51" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H51" s="27"/>
       <c r="I51" s="26"/>
-      <c r="J51" s="34"/>
-[...3 lines deleted...]
-      <c r="A52" s="4" t="s">
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" s="49" t="s">
         <v>92</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="B52" s="49" t="s">
         <v>93</v>
       </c>
-      <c r="C52" s="10"/>
-[...2 lines deleted...]
-      <c r="F52" s="9">
+      <c r="C52" s="50"/>
+      <c r="D52" s="50">
+        <v>27</v>
+      </c>
+      <c r="E52" s="47">
+        <v>10</v>
+      </c>
+      <c r="F52" s="46">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G52" s="11" t="b">
+        <v>37</v>
+      </c>
+      <c r="G52" s="48" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H52" s="29"/>
       <c r="I52" s="26"/>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="20">
         <v>20</v>
       </c>
       <c r="D53" s="20">
         <v>27</v>
       </c>
       <c r="E53" s="14">
         <v>34</v>
       </c>
       <c r="F53" s="17">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="G53" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="H53" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I53" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J53" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="54" spans="1:11">
+    <row r="54" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="20">
         <v>20</v>
       </c>
       <c r="D54" s="20">
         <v>30</v>
       </c>
       <c r="E54" s="14">
         <v>21</v>
       </c>
       <c r="F54" s="17">
         <f t="shared" si="2"/>
         <v>71</v>
       </c>
       <c r="G54" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="H54" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I54" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J54" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="55" spans="1:11">
+    <row r="55" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="20">
         <v>20</v>
       </c>
       <c r="D55" s="20">
         <v>33</v>
       </c>
       <c r="E55" s="14">
         <v>21</v>
       </c>
       <c r="F55" s="17">
         <f t="shared" si="2"/>
         <v>74</v>
       </c>
       <c r="G55" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="H55" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I55" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J55" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="10">
         <v>20</v>
       </c>
       <c r="D56" s="10"/>
       <c r="E56" s="13"/>
       <c r="F56" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G56" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H56" s="28"/>
       <c r="I56" s="26"/>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="20">
         <v>20</v>
       </c>
       <c r="D57" s="20">
         <v>40</v>
       </c>
       <c r="E57" s="14">
         <v>32</v>
       </c>
       <c r="F57" s="17">
         <f t="shared" si="2"/>
         <v>92</v>
       </c>
       <c r="G57" s="16">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="H57" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I57" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J57" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="20">
         <v>20</v>
       </c>
       <c r="D58" s="20">
         <v>40</v>
       </c>
       <c r="E58" s="14">
         <v>24</v>
       </c>
       <c r="F58" s="17">
         <f t="shared" si="2"/>
         <v>84</v>
       </c>
       <c r="G58" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="H58" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I58" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J58" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="20">
         <v>20</v>
       </c>
       <c r="D59" s="20">
         <v>23</v>
       </c>
       <c r="E59" s="14">
         <v>21</v>
       </c>
       <c r="F59" s="17">
         <f t="shared" si="2"/>
         <v>64</v>
       </c>
       <c r="G59" s="16">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="H59" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I59" s="31" t="s">
         <v>180</v>
       </c>
       <c r="J59" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="60" spans="1:11">
+    <row r="60" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="20">
         <v>20</v>
       </c>
       <c r="D60" s="20">
         <v>36</v>
       </c>
       <c r="E60" s="14">
         <v>25</v>
       </c>
       <c r="F60" s="17">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="G60" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="H60" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I60" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J60" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="20">
         <v>20</v>
       </c>
       <c r="D61" s="20">
         <v>23</v>
       </c>
       <c r="E61" s="14">
         <v>33</v>
       </c>
       <c r="F61" s="17">
         <f t="shared" si="2"/>
         <v>76</v>
       </c>
       <c r="G61" s="16">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H61" s="36" t="s">
+      <c r="H61" s="35" t="s">
         <v>182</v>
       </c>
       <c r="I61" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J61" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="62" spans="1:11">
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="13"/>
       <c r="F62" s="9">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G62" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H62" s="27"/>
       <c r="I62" s="26"/>
     </row>
-    <row r="63" spans="1:11">
+    <row r="63" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="19" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="20">
         <v>20</v>
       </c>
       <c r="D63" s="20">
         <v>34</v>
       </c>
       <c r="E63" s="14">
         <v>27</v>
       </c>
       <c r="F63" s="17">
         <f t="shared" si="2"/>
         <v>81</v>
       </c>
       <c r="G63" s="16">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="H63" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I63" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J63" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="64" spans="1:11">
-      <c r="A64" s="40" t="s">
+    <row r="64" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="38" t="s">
         <v>116</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="38" t="s">
         <v>117</v>
       </c>
-      <c r="C64" s="35">
-[...2 lines deleted...]
-      <c r="D64" s="35">
+      <c r="C64" s="34">
+        <v>20</v>
+      </c>
+      <c r="D64" s="34">
         <v>23</v>
       </c>
-      <c r="E64" s="41">
+      <c r="E64" s="39">
         <v>31</v>
       </c>
-      <c r="F64" s="42">
+      <c r="F64" s="40">
         <f t="shared" si="2"/>
         <v>74</v>
       </c>
-      <c r="G64" s="43">
+      <c r="G64" s="41">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
-      <c r="H64" s="44" t="s">
+      <c r="H64" s="42" t="s">
         <v>185</v>
       </c>
       <c r="I64" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J64" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="65" spans="1:11">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="s">
         <v>169</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="23">
         <v>20</v>
       </c>
       <c r="D65" s="23"/>
       <c r="E65" s="13"/>
       <c r="F65" s="9">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="G65" s="11" t="b">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H65" s="27"/>
       <c r="I65" s="26"/>
     </row>
-    <row r="66" spans="1:11">
+    <row r="66" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="19" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="20"/>
       <c r="D66" s="20">
         <v>39</v>
       </c>
       <c r="E66" s="14">
         <v>28</v>
       </c>
       <c r="F66" s="17">
         <f t="shared" ref="F66:F85" si="4">+C66+D66+E66</f>
         <v>67</v>
       </c>
       <c r="G66" s="16">
         <f t="shared" ref="G66:G85" si="5">+IF(D66&gt;=21,IF(E66&gt;=21,IF(F66&gt;=91,10,IF(F66&gt;=81,9,IF(F66&gt;=71,8,IF(F66&gt;=61,7,IF(F66&gt;=51,6,FALSE)))))))</f>
         <v>7</v>
       </c>
-      <c r="H66" s="36" t="s">
+      <c r="H66" s="35" t="s">
         <v>182</v>
       </c>
       <c r="I66" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J66" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="67" spans="1:11">
+    <row r="67" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="19" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="20"/>
       <c r="D67" s="20">
         <v>30</v>
       </c>
       <c r="E67" s="14">
         <v>34</v>
       </c>
       <c r="F67" s="17">
         <f t="shared" si="4"/>
         <v>64</v>
       </c>
       <c r="G67" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="H67" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I67" s="31" t="s">
         <v>180</v>
       </c>
       <c r="J67" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="68" spans="1:11">
+    <row r="68" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="19" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="20">
         <v>20</v>
       </c>
       <c r="D68" s="20">
         <v>37</v>
       </c>
       <c r="E68" s="14">
         <v>36</v>
       </c>
       <c r="F68" s="17">
         <f t="shared" si="4"/>
         <v>93</v>
       </c>
       <c r="G68" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="H68" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I68" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J68" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="69" spans="1:11">
+    <row r="69" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="19" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="20">
         <v>20</v>
       </c>
-      <c r="D69" s="35">
+      <c r="D69" s="34">
         <v>21</v>
       </c>
       <c r="E69" s="14">
         <v>28</v>
       </c>
       <c r="F69" s="17">
         <f t="shared" si="4"/>
         <v>69</v>
       </c>
       <c r="G69" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
-      <c r="H69" s="36" t="s">
+      <c r="H69" s="35" t="s">
         <v>182</v>
       </c>
-      <c r="I69" s="37" t="s">
+      <c r="I69" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J69" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="70" spans="1:11">
+    <row r="70" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="19" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="20">
         <v>20</v>
       </c>
       <c r="D70" s="20">
         <v>28</v>
       </c>
       <c r="E70" s="14">
         <v>33</v>
       </c>
       <c r="F70" s="17">
         <f t="shared" si="4"/>
         <v>81</v>
       </c>
       <c r="G70" s="16">
         <f t="shared" si="5"/>
         <v>9</v>
       </c>
       <c r="H70" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I70" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J70" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="71" spans="1:11">
+    <row r="71" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
         <v>128</v>
       </c>
       <c r="B71" s="19" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="20">
         <v>20</v>
       </c>
       <c r="D71" s="20">
         <v>40</v>
       </c>
       <c r="E71" s="14">
         <v>31</v>
       </c>
       <c r="F71" s="17">
         <f t="shared" si="4"/>
         <v>91</v>
       </c>
       <c r="G71" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="H71" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I71" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J71" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="72" spans="1:11">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="13"/>
       <c r="F72" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G72" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H72" s="27"/>
       <c r="I72" s="26"/>
     </row>
-    <row r="73" spans="1:11">
+    <row r="73" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A73" s="19" t="s">
         <v>132</v>
       </c>
       <c r="B73" s="19" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="20">
         <v>20</v>
       </c>
       <c r="D73" s="20">
         <v>32</v>
       </c>
       <c r="E73" s="14">
         <v>39</v>
       </c>
       <c r="F73" s="17">
         <f t="shared" si="4"/>
         <v>91</v>
       </c>
       <c r="G73" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="H73" s="36" t="s">
+      <c r="H73" s="35" t="s">
         <v>182</v>
       </c>
-      <c r="I73" s="38" t="s">
+      <c r="I73" s="36" t="s">
         <v>181</v>
       </c>
-      <c r="J73" s="39" t="s">
+      <c r="J73" s="37" t="s">
         <v>183</v>
       </c>
       <c r="K73" s="30"/>
     </row>
-    <row r="74" spans="1:11">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="10">
         <v>20</v>
       </c>
       <c r="D74" s="10"/>
       <c r="E74" s="13"/>
       <c r="F74" s="9">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="G74" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H74" s="27"/>
       <c r="I74" s="26"/>
     </row>
-    <row r="75" spans="1:11">
-      <c r="A75" s="4" t="s">
+    <row r="75" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B75" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="C75" s="10">
-[...2 lines deleted...]
-      <c r="D75" s="10">
+      <c r="C75" s="20">
+        <v>20</v>
+      </c>
+      <c r="D75" s="20">
         <v>21</v>
       </c>
-      <c r="E75" s="13"/>
-      <c r="F75" s="9">
+      <c r="E75" s="14">
+        <v>21</v>
+      </c>
+      <c r="F75" s="17">
         <f t="shared" si="4"/>
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G75" s="11" t="b">
+        <v>62</v>
+      </c>
+      <c r="G75" s="16">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...4 lines deleted...]
-    <row r="76" spans="1:11">
+        <v>7</v>
+      </c>
+      <c r="H75" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="I75" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A76" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B76" s="19" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="20">
         <v>20</v>
       </c>
       <c r="D76" s="20">
         <v>40</v>
       </c>
       <c r="E76" s="14">
         <v>37</v>
       </c>
       <c r="F76" s="17">
         <f t="shared" si="4"/>
         <v>97</v>
       </c>
       <c r="G76" s="16">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
       <c r="H76" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I76" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J76" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="77" spans="1:11">
+    <row r="77" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A77" s="19" t="s">
         <v>140</v>
       </c>
       <c r="B77" s="19" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="17">
         <v>20</v>
       </c>
       <c r="D77" s="17">
         <v>31</v>
       </c>
       <c r="E77" s="14">
         <v>23</v>
       </c>
       <c r="F77" s="17">
         <f t="shared" si="4"/>
         <v>74</v>
       </c>
       <c r="G77" s="16">
         <f t="shared" si="5"/>
         <v>8</v>
       </c>
       <c r="H77" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I77" s="33" t="s">
         <v>181</v>
       </c>
       <c r="J77" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="78" spans="1:11">
+    <row r="78" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A78" s="19" t="s">
         <v>142</v>
       </c>
       <c r="B78" s="19" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="17">
         <v>20</v>
       </c>
       <c r="D78" s="17">
         <v>33</v>
       </c>
       <c r="E78" s="14">
         <v>29</v>
       </c>
       <c r="F78" s="17">
         <f t="shared" si="4"/>
         <v>82</v>
       </c>
       <c r="G78" s="16">
         <f t="shared" si="5"/>
         <v>9</v>
       </c>
       <c r="H78" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I78" s="33" t="s">
         <v>180</v>
       </c>
       <c r="J78" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="79" spans="1:11">
+    <row r="79" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="19" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="20">
         <v>20</v>
       </c>
       <c r="D79" s="20">
         <v>21</v>
       </c>
       <c r="E79" s="14">
         <v>24</v>
       </c>
       <c r="F79" s="17">
         <f t="shared" si="4"/>
         <v>65</v>
       </c>
       <c r="G79" s="16">
         <f t="shared" si="5"/>
         <v>7</v>
       </c>
       <c r="H79" s="31" t="s">
         <v>179</v>
       </c>
       <c r="I79" s="31" t="s">
         <v>180</v>
       </c>
       <c r="J79" s="32" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="80" spans="1:11">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A80" s="21" t="s">
         <v>146</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="9"/>
       <c r="D80" s="9"/>
       <c r="E80" s="13"/>
       <c r="F80" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G80" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H80" s="27"/>
       <c r="I80" s="26"/>
     </row>
-    <row r="81" spans="1:9">
+    <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" s="21" t="s">
         <v>148</v>
       </c>
       <c r="B81" s="21" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="9"/>
       <c r="D81" s="9"/>
       <c r="E81" s="13"/>
       <c r="F81" s="9">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G81" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H81" s="27"/>
       <c r="I81" s="26"/>
     </row>
-    <row r="82" spans="1:9">
-      <c r="A82" s="21" t="s">
+    <row r="82" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A82" s="51" t="s">
         <v>150</v>
       </c>
-      <c r="B82" s="21" t="s">
+      <c r="B82" s="51" t="s">
         <v>151</v>
       </c>
-      <c r="C82" s="9"/>
-[...2 lines deleted...]
-      <c r="F82" s="9">
+      <c r="C82" s="46"/>
+      <c r="D82" s="46">
+        <v>16</v>
+      </c>
+      <c r="E82" s="47">
+        <v>22</v>
+      </c>
+      <c r="F82" s="46">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G82" s="11" t="b">
+        <v>38</v>
+      </c>
+      <c r="G82" s="48" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H82" s="29"/>
       <c r="I82" s="26"/>
     </row>
-    <row r="83" spans="1:9">
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A83" s="21" t="s">
         <v>152</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="11">
         <v>20</v>
       </c>
       <c r="D83" s="11">
         <v>30</v>
       </c>
       <c r="E83" s="13"/>
       <c r="F83" s="9">
         <f t="shared" si="4"/>
         <v>50</v>
       </c>
       <c r="G83" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="26"/>
     </row>
-    <row r="84" spans="1:9">
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" s="21" t="s">
         <v>154</v>
       </c>
       <c r="B84" s="21" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="12">
         <v>20</v>
       </c>
       <c r="D84" s="11">
         <v>24</v>
       </c>
-      <c r="E84" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E84" s="13"/>
       <c r="F84" s="9">
         <f t="shared" si="4"/>
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G84" s="11" t="b">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H84" s="29"/>
       <c r="I84" s="26"/>
     </row>
-    <row r="85" spans="1:9">
-      <c r="A85" s="21" t="s">
+    <row r="85" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="18" t="s">
         <v>156</v>
       </c>
-      <c r="B85" s="21" t="s">
+      <c r="B85" s="18" t="s">
         <v>157</v>
       </c>
-      <c r="C85" s="9">
-[...2 lines deleted...]
-      <c r="D85" s="9">
+      <c r="C85" s="17">
+        <v>20</v>
+      </c>
+      <c r="D85" s="17">
         <v>22</v>
       </c>
-      <c r="E85" s="13"/>
-      <c r="F85" s="9">
+      <c r="E85" s="14">
+        <v>21</v>
+      </c>
+      <c r="F85" s="17">
         <f t="shared" si="4"/>
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="G85" s="11" t="b">
+        <v>63</v>
+      </c>
+      <c r="G85" s="16">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...4 lines deleted...]
-    <row r="86" spans="1:9">
+        <v>7</v>
+      </c>
+      <c r="H85" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="I85" s="33" t="s">
+        <v>180</v>
+      </c>
+      <c r="J85" s="32" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A86" s="7" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="87" spans="1:9">
+    <row r="87" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A87" s="7" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A2:I85">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I85">
     <sortCondition ref="B2:B85"/>
   </sortState>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>09.03.2026.</vt:lpstr>
+      <vt:lpstr>08.07.2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>