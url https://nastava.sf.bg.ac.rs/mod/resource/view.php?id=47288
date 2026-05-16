--- v0 (2026-03-04)
+++ v1 (2026-05-16)
@@ -1,157 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21FD47D9-51C9-47BE-84AC-82C7F5752DF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="23.02.2026." sheetId="3" r:id="rId1"/>
+    <sheet name="09.03.2026." sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...1 lines deleted...]
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+  <calcPr calcId="125725"/>
+  <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
+    <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G4" i="3" l="1"/>
-[...68 lines deleted...]
-  <c r="F2" i="3"/>
+  <c r="G4" i="3"/>
+  <c r="G7"/>
+  <c r="G27"/>
+  <c r="G28"/>
+  <c r="G29"/>
+  <c r="G33"/>
+  <c r="G35"/>
+  <c r="G36"/>
+  <c r="F3"/>
+  <c r="G3" s="1"/>
+  <c r="F4"/>
+  <c r="F5"/>
+  <c r="G5" s="1"/>
+  <c r="F6"/>
+  <c r="G6" s="1"/>
+  <c r="F7"/>
+  <c r="F8"/>
+  <c r="G8" s="1"/>
+  <c r="F9"/>
+  <c r="G9" s="1"/>
+  <c r="F10"/>
+  <c r="G10" s="1"/>
+  <c r="F11"/>
+  <c r="G11" s="1"/>
+  <c r="F12"/>
+  <c r="G12" s="1"/>
+  <c r="F13"/>
+  <c r="G13" s="1"/>
+  <c r="F14"/>
+  <c r="G14" s="1"/>
+  <c r="F15"/>
+  <c r="G15" s="1"/>
+  <c r="F16"/>
+  <c r="G16" s="1"/>
+  <c r="F17"/>
+  <c r="G17" s="1"/>
+  <c r="F18"/>
+  <c r="G18" s="1"/>
+  <c r="F19"/>
+  <c r="G19" s="1"/>
+  <c r="F20"/>
+  <c r="G20" s="1"/>
+  <c r="F21"/>
+  <c r="G21" s="1"/>
+  <c r="F22"/>
+  <c r="G22" s="1"/>
+  <c r="F23"/>
+  <c r="G23" s="1"/>
+  <c r="F24"/>
+  <c r="G24" s="1"/>
+  <c r="F25"/>
+  <c r="G25" s="1"/>
+  <c r="F26"/>
+  <c r="G26" s="1"/>
+  <c r="F27"/>
+  <c r="F28"/>
+  <c r="F29"/>
+  <c r="F30"/>
+  <c r="G30" s="1"/>
+  <c r="F31"/>
+  <c r="G31" s="1"/>
+  <c r="F32"/>
+  <c r="G32" s="1"/>
+  <c r="F33"/>
+  <c r="F34"/>
+  <c r="G34" s="1"/>
+  <c r="F35"/>
+  <c r="F36"/>
+  <c r="F2"/>
+  <c r="G2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="87">
   <si>
     <t>Презиме и име</t>
   </si>
   <si>
     <t>Индекс</t>
   </si>
   <si>
     <t>Семинарски</t>
   </si>
   <si>
     <t>ДТ230108</t>
   </si>
   <si>
     <t xml:space="preserve">Бановић Вук </t>
   </si>
   <si>
     <t>ДТ230076</t>
   </si>
   <si>
     <t>Бачковић Марија</t>
   </si>
   <si>
     <t>ДТ200313</t>
   </si>
   <si>
@@ -362,82 +356,94 @@
     <t>ОЦЕНА</t>
   </si>
   <si>
     <t>Рок</t>
   </si>
   <si>
     <t>Упис</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>*I део су положили студенти са 21 и више поена</t>
   </si>
   <si>
     <t>*II део су положили студенти са 21 и више поена</t>
   </si>
   <si>
     <t>23.02.2026.</t>
   </si>
   <si>
     <t>Снежана Каплановић</t>
   </si>
   <si>
     <t>Марко Миљковић</t>
+  </si>
+  <si>
+    <t>09.03.2026.</t>
+  </si>
+  <si>
+    <t>уписано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -483,92 +489,95 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -591,86 +600,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -803,1175 +812,1245 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="9.7109375" customWidth="1"/>
     <col min="8" max="8" width="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="1" customFormat="1">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>73</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>75</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>76</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>77</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:10">
+      <c r="A2" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="5">
-[...20 lines deleted...]
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C2" s="12">
+        <v>20</v>
+      </c>
+      <c r="D2" s="12">
+        <v>21</v>
+      </c>
+      <c r="E2" s="13">
+        <v>25</v>
+      </c>
+      <c r="F2" s="12">
+        <f t="shared" ref="F2:F36" si="0">+C2+D2+E2</f>
+        <v>66</v>
+      </c>
+      <c r="G2" s="12">
+        <f t="shared" ref="G2:G36" si="1">+IF(D2&gt;=21,IF(E2&gt;=21,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6,FALSE)))))))</f>
+        <v>7</v>
+      </c>
+      <c r="H2" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="I2" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="J2" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="12">
         <v>20</v>
       </c>
       <c r="D3" s="12">
         <v>38</v>
       </c>
       <c r="E3" s="13">
         <v>35</v>
       </c>
       <c r="F3" s="12">
-        <f t="shared" ref="F3:F36" si="1">+C3+D3+E3</f>
+        <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G3" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="9" t="s">
+      <c r="H3" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I3" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J3" s="9"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J3" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="10"/>
       <c r="F4" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10">
       <c r="A5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="12">
         <v>20</v>
       </c>
       <c r="D5" s="12">
         <v>31</v>
       </c>
       <c r="E5" s="13">
         <v>36</v>
       </c>
       <c r="F5" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G5" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H5" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="9" t="s">
+      <c r="H5" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="9"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J5" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="12">
         <v>20</v>
       </c>
       <c r="D6" s="12">
         <v>32</v>
       </c>
       <c r="E6" s="13">
         <v>29</v>
       </c>
       <c r="F6" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G6" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="9" t="s">
+      <c r="H6" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I6" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J6" s="9"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J6" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="10"/>
       <c r="F7" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G7" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="12">
         <v>20</v>
       </c>
       <c r="D8" s="12">
         <v>35</v>
       </c>
       <c r="E8" s="13">
         <v>36</v>
       </c>
       <c r="F8" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G8" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="9" t="s">
+      <c r="H8" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I8" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="9"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J8" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="12">
         <v>20</v>
       </c>
       <c r="D9" s="12">
         <v>21</v>
       </c>
       <c r="E9" s="13">
         <v>21</v>
       </c>
       <c r="F9" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="9" t="s">
+      <c r="H9" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J9" s="9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J9" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="12">
         <v>20</v>
       </c>
       <c r="D10" s="12">
         <v>35</v>
       </c>
       <c r="E10" s="13">
         <v>32</v>
       </c>
       <c r="F10" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G10" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="9" t="s">
+      <c r="H10" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J10" s="9"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J10" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="12">
         <v>20</v>
       </c>
       <c r="D11" s="12">
         <v>31</v>
       </c>
       <c r="E11" s="13">
         <v>36</v>
       </c>
       <c r="F11" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G11" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="9" t="s">
+      <c r="H11" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J11" s="9"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J11" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="12">
         <v>20</v>
       </c>
       <c r="D12" s="12">
         <v>21</v>
       </c>
       <c r="E12" s="13">
         <v>30</v>
       </c>
       <c r="F12" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G12" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="9" t="s">
+      <c r="H12" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J12" s="9"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J12" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="12">
         <v>20</v>
       </c>
       <c r="D13" s="12">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>21</v>
       </c>
       <c r="F13" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G13" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="9" t="s">
+      <c r="H13" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J13" s="9"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J13" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="12">
         <v>20</v>
       </c>
       <c r="D14" s="12">
         <v>23</v>
       </c>
       <c r="E14" s="13">
         <v>21</v>
       </c>
       <c r="F14" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G14" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="9" t="s">
+      <c r="H14" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J14" s="9"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J14" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="12">
         <v>20</v>
       </c>
       <c r="D15" s="12">
         <v>21</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G15" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="9" t="s">
+      <c r="H15" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J15" s="9"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J15" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="12">
         <v>20</v>
       </c>
       <c r="D16" s="12">
         <v>35</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="16">
         <v>21</v>
       </c>
       <c r="F16" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G16" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="9" t="s">
+      <c r="H16" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I16" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J16" s="9"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J16" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="12">
         <v>20</v>
       </c>
       <c r="D17" s="12">
         <v>26</v>
       </c>
       <c r="E17" s="13">
         <v>26</v>
       </c>
       <c r="F17" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G17" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="9" t="s">
+      <c r="H17" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J17" s="9"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J17" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="12">
         <v>20</v>
       </c>
       <c r="D18" s="12">
         <v>25</v>
       </c>
       <c r="E18" s="13">
         <v>26</v>
       </c>
       <c r="F18" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G18" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="9" t="s">
+      <c r="H18" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J18" s="9"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J18" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="12">
         <v>20</v>
       </c>
       <c r="D19" s="12">
         <v>37</v>
       </c>
       <c r="E19" s="13">
         <v>38</v>
       </c>
       <c r="F19" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>95</v>
       </c>
       <c r="G19" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="9" t="s">
+      <c r="H19" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J19" s="9"/>
-[...2 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="J19" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B20" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="5"/>
-      <c r="D20" s="5">
+      <c r="C20" s="12"/>
+      <c r="D20" s="12">
         <v>21</v>
       </c>
-      <c r="E20" s="10"/>
-[...12 lines deleted...]
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E20" s="13">
+        <v>30</v>
+      </c>
+      <c r="F20" s="12">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+      <c r="G20" s="12">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="I20" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="12">
         <v>20</v>
       </c>
       <c r="D21" s="12">
         <v>25</v>
       </c>
       <c r="E21" s="13">
         <v>27</v>
       </c>
       <c r="F21" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G21" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="9" t="s">
+      <c r="H21" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I21" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J21" s="9"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J21" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="12">
         <v>20</v>
       </c>
       <c r="D22" s="12">
         <v>27</v>
       </c>
-      <c r="E22" s="15">
+      <c r="E22" s="16">
         <v>30</v>
       </c>
       <c r="F22" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G22" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="9" t="s">
+      <c r="H22" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I22" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J22" s="9"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J22" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="12">
         <v>20</v>
       </c>
       <c r="D23" s="12">
         <v>33</v>
       </c>
       <c r="E23" s="13">
         <v>21</v>
       </c>
       <c r="F23" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="G23" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="9" t="s">
+      <c r="H23" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I23" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J23" s="9"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J23" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="12">
         <v>20</v>
       </c>
       <c r="D24" s="12">
         <v>28</v>
       </c>
       <c r="E24" s="13">
         <v>38</v>
       </c>
       <c r="F24" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="G24" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="9" t="s">
+      <c r="H24" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I24" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J24" s="9"/>
-[...2 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="J24" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B25" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C25" s="5">
-[...16 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C25" s="12">
+        <v>20</v>
+      </c>
+      <c r="D25" s="12">
+        <v>29</v>
+      </c>
+      <c r="E25" s="13">
+        <v>34</v>
+      </c>
+      <c r="F25" s="12">
+        <f t="shared" si="0"/>
+        <v>83</v>
+      </c>
+      <c r="G25" s="12">
+        <f t="shared" si="1"/>
+        <v>9</v>
+      </c>
+      <c r="H25" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="I25" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="12">
         <v>20</v>
       </c>
       <c r="D26" s="12">
         <v>39</v>
       </c>
       <c r="E26" s="13">
         <v>32</v>
       </c>
       <c r="F26" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G26" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="9" t="s">
+      <c r="H26" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I26" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J26" s="9"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J26" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
         <v>20</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="10"/>
       <c r="F27" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G27" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="10"/>
       <c r="F28" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10">
       <c r="A29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>24</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>24</v>
       </c>
       <c r="G29" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10">
       <c r="A30" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="12">
         <v>20</v>
       </c>
       <c r="D30" s="12">
         <v>33</v>
       </c>
       <c r="E30" s="13">
         <v>39</v>
       </c>
       <c r="F30" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>92</v>
       </c>
       <c r="G30" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="9" t="s">
+      <c r="H30" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I30" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J30" s="9"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J30" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="12">
         <v>20</v>
       </c>
       <c r="D31" s="12">
         <v>34</v>
       </c>
       <c r="E31" s="13">
         <v>40</v>
       </c>
       <c r="F31" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>94</v>
       </c>
       <c r="G31" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I31" s="9" t="s">
+      <c r="H31" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I31" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J31" s="9"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J31" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="12">
         <v>20</v>
       </c>
       <c r="D32" s="12">
         <v>25</v>
       </c>
       <c r="E32" s="13">
         <v>21</v>
       </c>
       <c r="F32" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G32" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I32" s="9" t="s">
+      <c r="H32" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I32" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J32" s="9"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J32" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
         <v>20</v>
       </c>
       <c r="D33" s="5">
         <v>21</v>
       </c>
-      <c r="E33" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="10"/>
       <c r="F33" s="5">
-        <f t="shared" si="1"/>
-        <v>43</v>
+        <f t="shared" si="0"/>
+        <v>41</v>
       </c>
       <c r="G33" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H33" s="16"/>
+      <c r="H33" s="15"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10">
       <c r="A34" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="12">
         <v>20</v>
       </c>
       <c r="D34" s="12">
         <v>40</v>
       </c>
       <c r="E34" s="13">
         <v>36</v>
       </c>
       <c r="F34" s="12">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>96</v>
       </c>
       <c r="G34" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H34" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I34" s="9" t="s">
+      <c r="H34" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="I34" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J34" s="9"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J34" s="16" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="5">
         <v>20</v>
       </c>
       <c r="D35" s="5">
         <v>26</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="G35" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10">
       <c r="A36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7">
         <v>20</v>
       </c>
       <c r="D36" s="7">
         <v>26</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="5">
-        <f t="shared" si="1"/>
+        <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="G36" s="5" t="b">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H36" s="9"/>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:10">
       <c r="A37" s="14" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:10">
       <c r="A38" s="14" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>23.02.2026.</vt:lpstr>
+      <vt:lpstr>09.03.2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>