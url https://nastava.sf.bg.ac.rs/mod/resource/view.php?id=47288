--- v1 (2026-05-16)
+++ v2 (2026-08-26)
@@ -1,146 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marko\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C4BFDCA-726B-4A1E-8AD8-1127F95181ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="09.03.2026." sheetId="3" r:id="rId1"/>
+    <sheet name="08.07.2026." sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
-[...1 lines deleted...]
-    <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G4" i="3"/>
-[...68 lines deleted...]
-  <c r="G2" s="1"/>
+  <c r="G4" i="3" l="1"/>
+  <c r="G7" i="3"/>
+  <c r="G27" i="3"/>
+  <c r="G28" i="3"/>
+  <c r="G29" i="3"/>
+  <c r="G33" i="3"/>
+  <c r="G35" i="3"/>
+  <c r="G36" i="3"/>
+  <c r="F3" i="3"/>
+  <c r="G3" i="3" s="1"/>
+  <c r="F4" i="3"/>
+  <c r="F5" i="3"/>
+  <c r="G5" i="3" s="1"/>
+  <c r="F6" i="3"/>
+  <c r="G6" i="3" s="1"/>
+  <c r="F7" i="3"/>
+  <c r="F8" i="3"/>
+  <c r="G8" i="3" s="1"/>
+  <c r="F9" i="3"/>
+  <c r="G9" i="3" s="1"/>
+  <c r="F10" i="3"/>
+  <c r="G10" i="3" s="1"/>
+  <c r="F11" i="3"/>
+  <c r="G11" i="3" s="1"/>
+  <c r="F12" i="3"/>
+  <c r="G12" i="3" s="1"/>
+  <c r="F13" i="3"/>
+  <c r="G13" i="3" s="1"/>
+  <c r="F14" i="3"/>
+  <c r="G14" i="3" s="1"/>
+  <c r="F15" i="3"/>
+  <c r="G15" i="3" s="1"/>
+  <c r="F16" i="3"/>
+  <c r="G16" i="3" s="1"/>
+  <c r="F17" i="3"/>
+  <c r="G17" i="3" s="1"/>
+  <c r="F18" i="3"/>
+  <c r="G18" i="3" s="1"/>
+  <c r="F19" i="3"/>
+  <c r="G19" i="3" s="1"/>
+  <c r="F20" i="3"/>
+  <c r="G20" i="3" s="1"/>
+  <c r="F21" i="3"/>
+  <c r="G21" i="3" s="1"/>
+  <c r="F22" i="3"/>
+  <c r="G22" i="3" s="1"/>
+  <c r="F23" i="3"/>
+  <c r="G23" i="3" s="1"/>
+  <c r="F24" i="3"/>
+  <c r="G24" i="3" s="1"/>
+  <c r="F25" i="3"/>
+  <c r="G25" i="3" s="1"/>
+  <c r="F26" i="3"/>
+  <c r="G26" i="3" s="1"/>
+  <c r="F27" i="3"/>
+  <c r="F28" i="3"/>
+  <c r="F29" i="3"/>
+  <c r="F30" i="3"/>
+  <c r="G30" i="3" s="1"/>
+  <c r="F31" i="3"/>
+  <c r="G31" i="3" s="1"/>
+  <c r="F32" i="3"/>
+  <c r="G32" i="3" s="1"/>
+  <c r="F33" i="3"/>
+  <c r="F34" i="3"/>
+  <c r="G34" i="3" s="1"/>
+  <c r="F35" i="3"/>
+  <c r="F36" i="3"/>
+  <c r="F2" i="3"/>
+  <c r="G2" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="87">
   <si>
     <t>Презиме и име</t>
   </si>
   <si>
     <t>Индекс</t>
   </si>
   <si>
     <t>Семинарски</t>
   </si>
   <si>
     <t>ДТ230108</t>
   </si>
   <si>
     <t xml:space="preserve">Бановић Вук </t>
   </si>
   <si>
     <t>ДТ230076</t>
   </si>
   <si>
     <t>Бачковић Марија</t>
@@ -367,52 +373,52 @@
   <si>
     <t>*I део су положили студенти са 21 и више поена</t>
   </si>
   <si>
     <t>*II део су положили студенти са 21 и више поена</t>
   </si>
   <si>
     <t>23.02.2026.</t>
   </si>
   <si>
     <t>Снежана Каплановић</t>
   </si>
   <si>
     <t>Марко Миљковић</t>
   </si>
   <si>
     <t>09.03.2026.</t>
   </si>
   <si>
     <t>уписано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
@@ -489,95 +495,102 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -600,86 +613,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -812,1245 +825,1247 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="9.7109375" customWidth="1"/>
     <col min="8" max="8" width="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1">
+    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>73</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>75</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>76</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>77</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="12">
         <v>20</v>
       </c>
       <c r="D2" s="12">
         <v>21</v>
       </c>
       <c r="E2" s="13">
         <v>25</v>
       </c>
       <c r="F2" s="12">
         <f t="shared" ref="F2:F36" si="0">+C2+D2+E2</f>
         <v>66</v>
       </c>
       <c r="G2" s="12">
         <f t="shared" ref="G2:G36" si="1">+IF(D2&gt;=21,IF(E2&gt;=21,IF(F2&gt;=91,10,IF(F2&gt;=81,9,IF(F2&gt;=71,8,IF(F2&gt;=61,7,IF(F2&gt;=51,6,FALSE)))))))</f>
         <v>7</v>
       </c>
-      <c r="H2" s="17" t="s">
+      <c r="H2" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="I2" s="17" t="s">
+      <c r="I2" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="J2" s="16" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="J2" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="12">
         <v>20</v>
       </c>
       <c r="D3" s="12">
         <v>38</v>
       </c>
       <c r="E3" s="13">
         <v>35</v>
       </c>
       <c r="F3" s="12">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="G3" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H3" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="16" t="s">
+      <c r="H3" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I3" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J3" s="16" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:10">
+      <c r="J3" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="10"/>
       <c r="F4" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G4" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="12">
         <v>20</v>
       </c>
       <c r="D5" s="12">
         <v>31</v>
       </c>
       <c r="E5" s="13">
         <v>36</v>
       </c>
       <c r="F5" s="12">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G5" s="12">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="16" t="s">
+      <c r="H5" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J5" s="16" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:10">
+      <c r="J5" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="12">
         <v>20</v>
       </c>
       <c r="D6" s="12">
         <v>32</v>
       </c>
       <c r="E6" s="13">
         <v>29</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="16" t="s">
+      <c r="H6" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I6" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J6" s="16" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:10">
+      <c r="J6" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="10"/>
       <c r="F7" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G7" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="12">
         <v>20</v>
       </c>
       <c r="D8" s="12">
         <v>35</v>
       </c>
       <c r="E8" s="13">
         <v>36</v>
       </c>
       <c r="F8" s="12">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G8" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H8" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="16" t="s">
+      <c r="H8" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I8" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="16" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:10">
+      <c r="J8" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="12">
         <v>20</v>
       </c>
       <c r="D9" s="12">
         <v>21</v>
       </c>
       <c r="E9" s="13">
         <v>21</v>
       </c>
       <c r="F9" s="12">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G9" s="12">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H9" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="16" t="s">
+      <c r="H9" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J9" s="16" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:10">
+      <c r="J9" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="12">
         <v>20</v>
       </c>
       <c r="D10" s="12">
         <v>35</v>
       </c>
       <c r="E10" s="13">
         <v>32</v>
       </c>
       <c r="F10" s="12">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G10" s="12">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H10" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="16" t="s">
+      <c r="H10" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J10" s="16" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="J10" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="12">
         <v>20</v>
       </c>
       <c r="D11" s="12">
         <v>31</v>
       </c>
       <c r="E11" s="13">
         <v>36</v>
       </c>
       <c r="F11" s="12">
         <f t="shared" si="0"/>
         <v>87</v>
       </c>
       <c r="G11" s="12">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H11" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="16" t="s">
+      <c r="H11" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J11" s="16" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:10">
+      <c r="J11" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="12">
         <v>20</v>
       </c>
       <c r="D12" s="12">
         <v>21</v>
       </c>
       <c r="E12" s="13">
         <v>30</v>
       </c>
       <c r="F12" s="12">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G12" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H12" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="16" t="s">
+      <c r="H12" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J12" s="16" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:10">
+      <c r="J12" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="12">
         <v>20</v>
       </c>
       <c r="D13" s="12">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>21</v>
       </c>
       <c r="F13" s="12">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G13" s="12">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H13" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="16" t="s">
+      <c r="H13" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J13" s="16" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="J13" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="12">
         <v>20</v>
       </c>
       <c r="D14" s="12">
         <v>23</v>
       </c>
       <c r="E14" s="13">
         <v>21</v>
       </c>
       <c r="F14" s="12">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
       <c r="G14" s="12">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H14" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="16" t="s">
+      <c r="H14" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J14" s="16" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:10">
+      <c r="J14" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="12">
         <v>20</v>
       </c>
       <c r="D15" s="12">
         <v>21</v>
       </c>
       <c r="E15" s="13">
         <v>21</v>
       </c>
       <c r="F15" s="12">
         <f t="shared" si="0"/>
         <v>62</v>
       </c>
       <c r="G15" s="12">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H15" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="16" t="s">
+      <c r="H15" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J15" s="16" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:10">
+      <c r="J15" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="12">
         <v>20</v>
       </c>
       <c r="D16" s="12">
         <v>35</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="15">
         <v>21</v>
       </c>
       <c r="F16" s="12">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="G16" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H16" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="16" t="s">
+      <c r="H16" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I16" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J16" s="16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:10">
+      <c r="J16" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="12">
         <v>20</v>
       </c>
       <c r="D17" s="12">
         <v>26</v>
       </c>
       <c r="E17" s="13">
         <v>26</v>
       </c>
       <c r="F17" s="12">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G17" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H17" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="16" t="s">
+      <c r="H17" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J17" s="16" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:10">
+      <c r="J17" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="12">
         <v>20</v>
       </c>
       <c r="D18" s="12">
         <v>25</v>
       </c>
       <c r="E18" s="13">
         <v>26</v>
       </c>
       <c r="F18" s="12">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="G18" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="16" t="s">
+      <c r="H18" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J18" s="16" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="J18" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="12">
         <v>20</v>
       </c>
       <c r="D19" s="12">
         <v>37</v>
       </c>
       <c r="E19" s="13">
         <v>38</v>
       </c>
       <c r="F19" s="12">
         <f t="shared" si="0"/>
         <v>95</v>
       </c>
       <c r="G19" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H19" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="16" t="s">
+      <c r="H19" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J19" s="16" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:10">
+      <c r="J19" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="12"/>
       <c r="D20" s="12">
         <v>21</v>
       </c>
       <c r="E20" s="13">
         <v>30</v>
       </c>
       <c r="F20" s="12">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="G20" s="12">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="H20" s="17" t="s">
+      <c r="H20" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="I20" s="17" t="s">
+      <c r="I20" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J20" s="16" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:10">
+      <c r="J20" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="12">
         <v>20</v>
       </c>
       <c r="D21" s="12">
         <v>25</v>
       </c>
       <c r="E21" s="13">
         <v>27</v>
       </c>
       <c r="F21" s="12">
         <f t="shared" si="0"/>
         <v>72</v>
       </c>
       <c r="G21" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H21" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="16" t="s">
+      <c r="H21" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I21" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J21" s="16" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="J21" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="12">
         <v>20</v>
       </c>
       <c r="D22" s="12">
         <v>27</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E22" s="15">
         <v>30</v>
       </c>
       <c r="F22" s="12">
         <f t="shared" si="0"/>
         <v>77</v>
       </c>
       <c r="G22" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H22" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="16" t="s">
+      <c r="H22" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I22" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J22" s="16" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:10">
+      <c r="J22" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="12">
         <v>20</v>
       </c>
       <c r="D23" s="12">
         <v>33</v>
       </c>
       <c r="E23" s="13">
         <v>21</v>
       </c>
       <c r="F23" s="12">
         <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="G23" s="12">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="H23" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="16" t="s">
+      <c r="H23" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I23" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J23" s="16" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="J23" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="12">
         <v>20</v>
       </c>
       <c r="D24" s="12">
         <v>28</v>
       </c>
       <c r="E24" s="13">
         <v>38</v>
       </c>
       <c r="F24" s="12">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="G24" s="12">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H24" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="16" t="s">
+      <c r="H24" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I24" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J24" s="16" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="J24" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="12">
         <v>20</v>
       </c>
       <c r="D25" s="12">
         <v>29</v>
       </c>
       <c r="E25" s="13">
         <v>34</v>
       </c>
       <c r="F25" s="12">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
       <c r="G25" s="12">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="H25" s="17" t="s">
+      <c r="H25" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="I25" s="17" t="s">
+      <c r="I25" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="J25" s="16" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="J25" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="12">
         <v>20</v>
       </c>
       <c r="D26" s="12">
         <v>39</v>
       </c>
       <c r="E26" s="13">
         <v>32</v>
       </c>
       <c r="F26" s="12">
         <f t="shared" si="0"/>
         <v>91</v>
       </c>
       <c r="G26" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H26" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="16" t="s">
+      <c r="H26" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I26" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="J26" s="16" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="J26" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
         <v>20</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="10"/>
       <c r="F27" s="5">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="G27" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="10"/>
       <c r="F28" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>24</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="5">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
       <c r="G29" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A30" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="12">
         <v>20</v>
       </c>
       <c r="D30" s="12">
         <v>33</v>
       </c>
       <c r="E30" s="13">
         <v>39</v>
       </c>
       <c r="F30" s="12">
         <f t="shared" si="0"/>
         <v>92</v>
       </c>
       <c r="G30" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H30" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="16" t="s">
+      <c r="H30" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I30" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J30" s="16" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="J30" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A31" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="12">
         <v>20</v>
       </c>
       <c r="D31" s="12">
         <v>34</v>
       </c>
       <c r="E31" s="13">
         <v>40</v>
       </c>
       <c r="F31" s="12">
         <f t="shared" si="0"/>
         <v>94</v>
       </c>
       <c r="G31" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H31" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I31" s="16" t="s">
+      <c r="H31" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I31" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J31" s="16" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:10">
+      <c r="J31" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A32" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="12">
         <v>20</v>
       </c>
       <c r="D32" s="12">
         <v>25</v>
       </c>
       <c r="E32" s="13">
         <v>21</v>
       </c>
       <c r="F32" s="12">
         <f t="shared" si="0"/>
         <v>66</v>
       </c>
       <c r="G32" s="12">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="H32" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I32" s="16" t="s">
+      <c r="H32" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I32" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J32" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="J32" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B33" s="2" t="s">
+      <c r="B33" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="C33" s="5">
-[...2 lines deleted...]
-      <c r="D33" s="5">
+      <c r="C33" s="19">
+        <v>20</v>
+      </c>
+      <c r="D33" s="19">
         <v>21</v>
       </c>
-      <c r="E33" s="10"/>
-[...4 lines deleted...]
-      <c r="G33" s="5" t="b">
+      <c r="E33" s="20">
+        <v>6</v>
+      </c>
+      <c r="F33" s="19">
+        <f t="shared" si="0"/>
+        <v>47</v>
+      </c>
+      <c r="G33" s="19" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H33" s="15"/>
+      <c r="H33" s="17"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="A34" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="12">
         <v>20</v>
       </c>
       <c r="D34" s="12">
         <v>40</v>
       </c>
       <c r="E34" s="13">
         <v>36</v>
       </c>
       <c r="F34" s="12">
         <f t="shared" si="0"/>
         <v>96</v>
       </c>
       <c r="G34" s="12">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="H34" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I34" s="16" t="s">
+      <c r="H34" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="I34" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="J34" s="16" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:10">
+      <c r="J34" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="5">
         <v>20</v>
       </c>
       <c r="D35" s="5">
         <v>26</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="5">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="G35" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7">
         <v>20</v>
       </c>
       <c r="D36" s="7">
         <v>26</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="5">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="G36" s="5" t="b">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H36" s="9"/>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>09.03.2026.</vt:lpstr>
+      <vt:lpstr>08.07.2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>