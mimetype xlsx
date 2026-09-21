--- v1 (2026-07-26)
+++ v2 (2026-09-21)
@@ -30,51 +30,54 @@
     <sheet name="OAS (2025_11_21)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'OAS (2025_11_21)'!$A$1:$C$97</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
   <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H89" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="H59"/>
+  <c r="H14"/>
+  <c r="H89"/>
   <c r="H60"/>
   <c r="H2"/>
   <c r="H44"/>
   <c r="H23"/>
   <c r="H80"/>
   <c r="H75"/>
   <c r="H45"/>
   <c r="H27"/>
   <c r="H15"/>
   <c r="H97"/>
   <c r="H81"/>
   <c r="H78"/>
   <c r="H72"/>
   <c r="H70"/>
   <c r="H69"/>
   <c r="H68"/>
   <c r="H53"/>
   <c r="H63"/>
   <c r="H18"/>
   <c r="H12"/>
   <c r="H10"/>
   <c r="H6"/>
   <c r="H42"/>
   <c r="H94" l="1"/>
   <c r="H95"/>
@@ -1331,67 +1334,67 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A41" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H60" sqref="H60"/>
+      <selection pane="bottomLeft" activeCell="I67" sqref="I67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" customWidth="1"/>
     <col min="3" max="3" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1683,58 +1686,68 @@
         <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>267</v>
       </c>
       <c r="B14" t="s">
         <v>268</v>
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
+      <c r="D14">
+        <v>28</v>
+      </c>
       <c r="E14">
         <v>20</v>
       </c>
       <c r="F14">
         <v>20</v>
       </c>
       <c r="G14">
         <v>7</v>
+      </c>
+      <c r="H14">
+        <f>SUM(D14:G14)</f>
+        <v>75</v>
+      </c>
+      <c r="I14">
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>270</v>
       </c>
       <c r="B15" t="s">
         <v>271</v>
       </c>
       <c r="C15" t="s">
         <v>272</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15">
         <v>19</v>
       </c>
       <c r="F15">
         <v>11.5</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
@@ -1888,53 +1901,59 @@
         <v>173</v>
       </c>
       <c r="C22" t="s">
         <v>174</v>
       </c>
       <c r="E22">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23">
         <v>40</v>
       </c>
       <c r="E23">
         <v>18</v>
       </c>
+      <c r="F23">
+        <v>17</v>
+      </c>
       <c r="H23">
         <f>SUM(D23:G23)</f>
-        <v>58</v>
+        <v>75</v>
+      </c>
+      <c r="I23">
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>279</v>
       </c>
       <c r="B24" t="s">
         <v>280</v>
       </c>
       <c r="C24" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25">
         <v>35</v>
@@ -2451,51 +2470,51 @@
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" t="s">
         <v>138</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47">
         <v>16.5</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>219</v>
       </c>
       <c r="B48" t="s">
         <v>220</v>
       </c>
       <c r="C48" t="s">
         <v>221</v>
       </c>
       <c r="D48">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
         <v>30</v>
       </c>
       <c r="C49" t="s">
         <v>31</v>
       </c>
       <c r="D49">
         <v>42</v>
       </c>
       <c r="E49">
         <v>18</v>
       </c>
       <c r="F49">
         <v>16</v>
       </c>
       <c r="G49">
         <v>2</v>
       </c>
       <c r="H49">
@@ -2711,52 +2730,62 @@
       </c>
       <c r="F58">
         <v>18.5</v>
       </c>
       <c r="G58">
         <v>2</v>
       </c>
       <c r="H58">
         <f>SUM(D58:G58)</f>
         <v>75.5</v>
       </c>
       <c r="I58">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>17</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>19</v>
       </c>
+      <c r="D59">
+        <v>36</v>
+      </c>
       <c r="F59">
         <v>15</v>
+      </c>
+      <c r="H59">
+        <f>SUM(D59:G59)</f>
+        <v>51</v>
+      </c>
+      <c r="I59">
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
         <v>25</v>
       </c>
       <c r="D60">
         <v>43</v>
       </c>
       <c r="E60">
         <v>11</v>
       </c>
       <c r="F60">
         <v>12</v>
       </c>
       <c r="H60">
         <f>SUM(D60:G60)</f>
         <v>66</v>
       </c>
@@ -2799,405 +2828,418 @@
       <c r="D63">
         <v>49</v>
       </c>
       <c r="E63">
         <v>20</v>
       </c>
       <c r="H63">
         <f>SUM(D63:G63)</f>
         <v>69</v>
       </c>
       <c r="I63">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>225</v>
       </c>
       <c r="B64" t="s">
         <v>226</v>
       </c>
       <c r="C64" t="s">
         <v>227</v>
       </c>
       <c r="D64">
-        <v>18.5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>139</v>
       </c>
       <c r="B65" t="s">
         <v>140</v>
       </c>
       <c r="C65" t="s">
         <v>141</v>
       </c>
       <c r="D65">
         <v>44</v>
       </c>
       <c r="E65">
         <v>19</v>
       </c>
       <c r="F65">
         <v>20</v>
       </c>
       <c r="G65">
         <v>8</v>
       </c>
       <c r="H65">
-        <f>SUM(D65:G65)</f>
+        <f t="shared" ref="H65:H70" si="1">SUM(D65:G65)</f>
         <v>91</v>
       </c>
       <c r="I65">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>240</v>
       </c>
       <c r="B66" t="s">
         <v>241</v>
       </c>
       <c r="C66" t="s">
         <v>242</v>
       </c>
       <c r="D66">
         <v>37</v>
       </c>
       <c r="E66">
         <v>20</v>
       </c>
       <c r="F66">
         <v>20</v>
       </c>
       <c r="G66">
         <v>8</v>
       </c>
       <c r="H66">
-        <f>SUM(D66:G66)</f>
+        <f t="shared" si="1"/>
         <v>85</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>53</v>
       </c>
       <c r="B67" t="s">
         <v>1</v>
       </c>
       <c r="C67" t="s">
         <v>54</v>
       </c>
+      <c r="D67">
+        <v>31</v>
+      </c>
       <c r="E67">
         <v>18</v>
+      </c>
+      <c r="F67">
+        <v>3</v>
+      </c>
+      <c r="H67">
+        <f t="shared" si="1"/>
+        <v>52</v>
+      </c>
+      <c r="I67">
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>192</v>
       </c>
       <c r="B68" t="s">
         <v>193</v>
       </c>
       <c r="C68" t="s">
         <v>194</v>
       </c>
       <c r="D68">
         <v>44</v>
       </c>
       <c r="E68">
         <v>20</v>
       </c>
       <c r="F68">
         <v>20</v>
       </c>
       <c r="G68">
         <v>7</v>
       </c>
       <c r="H68">
-        <f>SUM(D68:G68)</f>
+        <f t="shared" si="1"/>
         <v>91</v>
       </c>
       <c r="I68">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>8</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69">
         <v>46</v>
       </c>
       <c r="E69">
         <v>19</v>
       </c>
       <c r="G69">
         <v>6</v>
       </c>
       <c r="H69">
-        <f>SUM(D69:G69)</f>
+        <f t="shared" si="1"/>
         <v>71</v>
       </c>
       <c r="I69">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>118</v>
       </c>
       <c r="B70" t="s">
         <v>119</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>44</v>
       </c>
       <c r="E70">
         <v>19</v>
       </c>
       <c r="F70">
         <v>19</v>
       </c>
       <c r="G70">
         <v>9</v>
       </c>
       <c r="H70">
-        <f>SUM(D70:G70)</f>
+        <f t="shared" si="1"/>
         <v>91</v>
       </c>
       <c r="I70">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>32</v>
       </c>
       <c r="B71" t="s">
         <v>33</v>
       </c>
       <c r="C71" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>127</v>
       </c>
       <c r="B72" t="s">
         <v>128</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>37.5</v>
       </c>
       <c r="E72">
         <v>20</v>
       </c>
       <c r="F72">
         <v>11</v>
       </c>
       <c r="H72">
-        <f t="shared" ref="H72:H78" si="1">SUM(D72:G72)</f>
+        <f t="shared" ref="H72:H78" si="2">SUM(D72:G72)</f>
         <v>68.5</v>
       </c>
       <c r="I72">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>41</v>
       </c>
       <c r="B73" t="s">
         <v>42</v>
       </c>
       <c r="C73" t="s">
         <v>43</v>
       </c>
       <c r="D73">
         <v>34.5</v>
       </c>
       <c r="E73">
         <v>19</v>
       </c>
       <c r="F73">
         <v>18</v>
       </c>
       <c r="H73">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>71.5</v>
       </c>
       <c r="I73">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>70</v>
       </c>
       <c r="B74" t="s">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>72</v>
       </c>
       <c r="D74">
         <v>44.5</v>
       </c>
       <c r="E74">
         <v>19.5</v>
       </c>
       <c r="F74">
         <v>20</v>
       </c>
       <c r="G74">
         <v>9</v>
       </c>
       <c r="H74">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>93</v>
       </c>
       <c r="I74">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>142</v>
       </c>
       <c r="B75" t="s">
         <v>143</v>
       </c>
       <c r="C75" t="s">
         <v>144</v>
       </c>
       <c r="D75">
-        <v>40.5</v>
+        <v>44</v>
       </c>
       <c r="E75">
         <v>19</v>
       </c>
       <c r="F75">
         <v>18</v>
       </c>
       <c r="H75">
-        <f t="shared" si="1"/>
-        <v>77.5</v>
+        <f t="shared" si="2"/>
+        <v>81</v>
       </c>
       <c r="I75">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>73</v>
       </c>
       <c r="B76" t="s">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>75</v>
       </c>
       <c r="D76">
         <v>40</v>
       </c>
       <c r="E76">
         <v>20</v>
       </c>
       <c r="H76">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>60</v>
       </c>
       <c r="I76">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>106</v>
       </c>
       <c r="B77" t="s">
         <v>107</v>
       </c>
       <c r="C77" t="s">
         <v>108</v>
       </c>
       <c r="D77">
         <v>41</v>
       </c>
       <c r="E77">
         <v>15</v>
       </c>
       <c r="F77">
         <v>17</v>
       </c>
       <c r="H77">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>73</v>
       </c>
       <c r="I77">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>246</v>
       </c>
       <c r="B78" t="s">
         <v>247</v>
       </c>
       <c r="C78" t="s">
         <v>248</v>
       </c>
       <c r="D78">
         <v>32</v>
       </c>
       <c r="E78">
         <v>15</v>
       </c>
       <c r="F78">
         <v>14</v>
       </c>
       <c r="H78">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>61</v>
       </c>
       <c r="I78">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>145</v>
       </c>
       <c r="B79" t="s">
         <v>146</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>61</v>
       </c>
       <c r="B80" t="s">
         <v>62</v>
       </c>
       <c r="C80" t="s">