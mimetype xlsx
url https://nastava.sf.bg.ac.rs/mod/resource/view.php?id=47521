--- v0 (2026-04-12)
+++ v1 (2026-07-26)
@@ -2,80 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="5430" yWindow="1635" windowWidth="18720" windowHeight="13230"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="OAS (2025_11_21)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'OAS (2025_11_21)'!$A$1:$C$97</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
   <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H17" i="1"/>
-  <c r="H44" l="1"/>
+  <c r="H89" i="1"/>
+  <c r="H60"/>
+  <c r="H2"/>
+  <c r="H44"/>
   <c r="H23"/>
   <c r="H80"/>
   <c r="H75"/>
   <c r="H45"/>
   <c r="H27"/>
   <c r="H15"/>
   <c r="H97"/>
   <c r="H81"/>
   <c r="H78"/>
   <c r="H72"/>
   <c r="H70"/>
   <c r="H69"/>
   <c r="H68"/>
   <c r="H53"/>
   <c r="H63"/>
   <c r="H18"/>
   <c r="H12"/>
   <c r="H10"/>
   <c r="H6"/>
   <c r="H42"/>
   <c r="H94" l="1"/>
   <c r="H95"/>
   <c r="H96"/>
   <c r="H91"/>
   <c r="H88"/>
@@ -1329,67 +1331,67 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A56" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J80" sqref="J80"/>
+      <pane ySplit="1" topLeftCell="A41" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H60" sqref="H60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" customWidth="1"/>
     <col min="3" max="3" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1400,54 +1402,61 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>293</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>295</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>282</v>
       </c>
       <c r="B2" t="s">
         <v>283</v>
       </c>
       <c r="C2" t="s">
         <v>284</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E2">
         <v>19.5</v>
+      </c>
+      <c r="H2">
+        <f>SUM(D2:G2)</f>
+        <v>54.5</v>
+      </c>
+      <c r="I2">
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>94</v>
       </c>
       <c r="B3" t="s">
         <v>95</v>
       </c>
       <c r="C3" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4">
         <v>26.5</v>
@@ -1657,50 +1666,56 @@
       </c>
       <c r="E12">
         <v>19</v>
       </c>
       <c r="F12">
         <v>13</v>
       </c>
       <c r="H12">
         <f>SUM(D12:G12)</f>
         <v>71</v>
       </c>
       <c r="I12">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
+      <c r="D13">
+        <v>31</v>
+      </c>
+      <c r="E13">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>267</v>
       </c>
       <c r="B14" t="s">
         <v>268</v>
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="E14">
         <v>20</v>
       </c>
       <c r="F14">
         <v>20</v>
       </c>
       <c r="G14">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>270</v>
       </c>
@@ -1735,68 +1750,55 @@
         <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16">
         <v>13.5</v>
       </c>
       <c r="E16">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>255</v>
       </c>
       <c r="B17" t="s">
         <v>256</v>
       </c>
       <c r="C17" t="s">
         <v>257</v>
       </c>
-      <c r="D17">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
         <v>14</v>
       </c>
-      <c r="F17">
-[...1 lines deleted...]
-      </c>
       <c r="G17">
         <v>2</v>
-      </c>
-[...5 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>249</v>
       </c>
       <c r="B18" t="s">
         <v>250</v>
       </c>
       <c r="C18" t="s">
         <v>251</v>
       </c>
       <c r="D18">
         <v>41</v>
       </c>
       <c r="E18">
         <v>18</v>
       </c>
       <c r="F18">
         <v>11</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
@@ -1849,87 +1851,90 @@
       </c>
       <c r="E20">
         <v>10</v>
       </c>
       <c r="F20">
         <v>16</v>
       </c>
       <c r="H20">
         <f>SUM(D20:G20)</f>
         <v>68.5</v>
       </c>
       <c r="I20">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>189</v>
       </c>
       <c r="B21" t="s">
         <v>190</v>
       </c>
       <c r="C21" t="s">
         <v>191</v>
       </c>
+      <c r="D21">
+        <v>41</v>
+      </c>
       <c r="E21">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>172</v>
       </c>
       <c r="B22" t="s">
         <v>173</v>
       </c>
       <c r="C22" t="s">
         <v>174</v>
       </c>
       <c r="E22">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E23">
         <v>18</v>
       </c>
       <c r="H23">
         <f>SUM(D23:G23)</f>
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>279</v>
       </c>
       <c r="B24" t="s">
         <v>280</v>
       </c>
       <c r="C24" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25">
         <v>35</v>
@@ -2106,55 +2111,55 @@
       </c>
       <c r="C32" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>134</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33">
         <v>31.5</v>
       </c>
       <c r="E33">
         <v>20</v>
       </c>
       <c r="F33">
         <v>12</v>
       </c>
       <c r="G33">
-        <v>7.5</v>
+        <v>7</v>
       </c>
       <c r="H33">
         <f>SUM(D33:G33)</f>
-        <v>71</v>
+        <v>70.5</v>
       </c>
       <c r="I33">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>285</v>
       </c>
       <c r="B34" t="s">
         <v>286</v>
       </c>
       <c r="C34" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>160</v>
       </c>
       <c r="B35" t="s">
         <v>161</v>
       </c>
       <c r="C35" t="s">
         <v>162</v>
@@ -2429,68 +2434,68 @@
       <c r="F46">
         <v>20</v>
       </c>
       <c r="G46">
         <v>5</v>
       </c>
       <c r="H46">
         <f>SUM(D46:G46)</f>
         <v>81</v>
       </c>
       <c r="I46">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>136</v>
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" t="s">
         <v>138</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E47">
         <v>16.5</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>219</v>
       </c>
       <c r="B48" t="s">
         <v>220</v>
       </c>
       <c r="C48" t="s">
         <v>221</v>
       </c>
       <c r="D48">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
         <v>30</v>
       </c>
       <c r="C49" t="s">
         <v>31</v>
       </c>
       <c r="D49">
         <v>42</v>
       </c>
       <c r="E49">
         <v>18</v>
       </c>
       <c r="F49">
         <v>16</v>
       </c>
       <c r="G49">
         <v>2</v>
       </c>
       <c r="H49">
@@ -2721,54 +2726,64 @@
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>17</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>19</v>
       </c>
       <c r="F59">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
         <v>25</v>
       </c>
       <c r="D60">
-        <v>5.25</v>
+        <v>43</v>
       </c>
       <c r="E60">
         <v>11</v>
+      </c>
+      <c r="F60">
+        <v>12</v>
+      </c>
+      <c r="H60">
+        <f>SUM(D60:G60)</f>
+        <v>66</v>
+      </c>
+      <c r="I60">
+        <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>273</v>
       </c>
       <c r="B61" t="s">
         <v>274</v>
       </c>
       <c r="C61" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>50</v>
       </c>
       <c r="B62" t="s">
         <v>51</v>
       </c>
       <c r="C62" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:9">
@@ -2784,51 +2799,51 @@
       <c r="D63">
         <v>49</v>
       </c>
       <c r="E63">
         <v>20</v>
       </c>
       <c r="H63">
         <f>SUM(D63:G63)</f>
         <v>69</v>
       </c>
       <c r="I63">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>225</v>
       </c>
       <c r="B64" t="s">
         <v>226</v>
       </c>
       <c r="C64" t="s">
         <v>227</v>
       </c>
       <c r="D64">
-        <v>5.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>139</v>
       </c>
       <c r="B65" t="s">
         <v>140</v>
       </c>
       <c r="C65" t="s">
         <v>141</v>
       </c>
       <c r="D65">
         <v>44</v>
       </c>
       <c r="E65">
         <v>19</v>
       </c>
       <c r="F65">
         <v>20</v>
       </c>
       <c r="G65">
         <v>8</v>
       </c>
       <c r="H65">
@@ -2973,58 +2988,58 @@
       </c>
       <c r="B71" t="s">
         <v>33</v>
       </c>
       <c r="C71" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>127</v>
       </c>
       <c r="B72" t="s">
         <v>128</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>37.5</v>
       </c>
       <c r="E72">
         <v>20</v>
       </c>
       <c r="F72">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H72">
         <f t="shared" ref="H72:H78" si="1">SUM(D72:G72)</f>
-        <v>71.5</v>
+        <v>68.5</v>
       </c>
       <c r="I72">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>41</v>
       </c>
       <c r="B73" t="s">
         <v>42</v>
       </c>
       <c r="C73" t="s">
         <v>43</v>
       </c>
       <c r="D73">
         <v>34.5</v>
       </c>
       <c r="E73">
         <v>19</v>
       </c>
       <c r="F73">
         <v>18</v>
       </c>
       <c r="H73">
         <f t="shared" si="1"/>
         <v>71.5</v>
       </c>
@@ -3172,59 +3187,53 @@
         <v>145</v>
       </c>
       <c r="B79" t="s">
         <v>146</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>61</v>
       </c>
       <c r="B80" t="s">
         <v>62</v>
       </c>
       <c r="C80" t="s">
         <v>63</v>
       </c>
       <c r="D80">
         <v>39</v>
       </c>
       <c r="E80">
         <v>11</v>
       </c>
-      <c r="F80">
-[...1 lines deleted...]
-      </c>
       <c r="H80">
         <f>SUM(D80:G80)</f>
-        <v>56</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>195</v>
       </c>
       <c r="B81" t="s">
         <v>196</v>
       </c>
       <c r="C81" t="s">
         <v>197</v>
       </c>
       <c r="D81">
         <v>41.5</v>
       </c>
       <c r="E81">
         <v>11</v>
       </c>
       <c r="H81">
         <f>SUM(D81:G81)</f>
         <v>52.5</v>
       </c>
       <c r="I81">
         <v>6</v>
       </c>
@@ -3368,54 +3377,58 @@
       <c r="E88">
         <v>17</v>
       </c>
       <c r="F88">
         <v>18</v>
       </c>
       <c r="H88">
         <f>SUM(D88:G88)</f>
         <v>73</v>
       </c>
       <c r="I88">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>76</v>
       </c>
       <c r="B89" t="s">
         <v>77</v>
       </c>
       <c r="C89" t="s">
         <v>78</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="E89">
         <v>12.5</v>
+      </c>
+      <c r="H89">
+        <f>SUM(D89:G89)</f>
+        <v>59.5</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>198</v>
       </c>
       <c r="B90" t="s">
         <v>199</v>
       </c>
       <c r="C90" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>154</v>
       </c>
       <c r="B91" t="s">
         <v>155</v>
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>30.5</v>
@@ -3423,51 +3436,51 @@
       <c r="E91">
         <v>18</v>
       </c>
       <c r="F91">
         <v>5</v>
       </c>
       <c r="H91">
         <f>SUM(D91:G91)</f>
         <v>53.5</v>
       </c>
       <c r="I91">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>97</v>
       </c>
       <c r="B92" t="s">
         <v>98</v>
       </c>
       <c r="C92" t="s">
         <v>99</v>
       </c>
       <c r="D92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E92" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>207</v>
       </c>
       <c r="B93" t="s">
         <v>208</v>
       </c>
       <c r="C93" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>252</v>
       </c>
       <c r="B94" t="s">
         <v>253</v>
       </c>
       <c r="C94" t="s">
         <v>254</v>