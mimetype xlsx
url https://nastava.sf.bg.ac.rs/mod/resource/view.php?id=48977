--- v1 (2026-08-09)
+++ v2 (2026-09-25)
@@ -30,51 +30,63 @@
     <sheet name="OAS (2025_11_21)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'OAS (2025_11_21)'!$A$1:$C$118</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
   <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H43" i="1"/>
+  <c r="H115" i="1"/>
+  <c r="H27"/>
+  <c r="H112"/>
+  <c r="H75"/>
+  <c r="H81" l="1"/>
+  <c r="H25"/>
+  <c r="H65" l="1"/>
+  <c r="H104" l="1"/>
+  <c r="H95" l="1"/>
+  <c r="H71"/>
+  <c r="H91"/>
+  <c r="H44" l="1"/>
+  <c r="H43"/>
   <c r="H124" l="1"/>
   <c r="H108"/>
   <c r="H94"/>
   <c r="H61"/>
   <c r="H46"/>
   <c r="H38"/>
   <c r="H33"/>
   <c r="H31"/>
   <c r="H26"/>
   <c r="H16"/>
   <c r="H4"/>
   <c r="H70"/>
   <c r="H123"/>
   <c r="H117"/>
   <c r="H103"/>
   <c r="H82"/>
   <c r="H74"/>
   <c r="H52"/>
   <c r="H47"/>
   <c r="H37"/>
   <c r="H36"/>
   <c r="H35"/>
   <c r="H34"/>
   <c r="H17"/>
   <c r="H14"/>
@@ -1562,52 +1574,52 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B26" sqref="B26"/>
+      <pane ySplit="1" topLeftCell="A95" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J115" sqref="J115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>355</v>
@@ -1617,54 +1629,54 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>357</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>348</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>320</v>
       </c>
       <c r="B2" t="s">
         <v>321</v>
       </c>
       <c r="C2" t="s">
         <v>322</v>
       </c>
       <c r="D2">
-        <v>30.25</v>
+        <v>25</v>
       </c>
       <c r="E2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>237</v>
       </c>
       <c r="B3" t="s">
         <v>238</v>
       </c>
       <c r="C3" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>219</v>
       </c>
       <c r="B4" t="s">
         <v>220</v>
       </c>
       <c r="C4" t="s">
         <v>221</v>
       </c>
       <c r="D4">
         <v>38.25</v>
@@ -2123,142 +2135,165 @@
         <v>331</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>255</v>
       </c>
       <c r="B22" t="s">
         <v>256</v>
       </c>
       <c r="C22" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>338</v>
       </c>
       <c r="B23" t="s">
         <v>339</v>
       </c>
       <c r="C23" t="s">
         <v>340</v>
       </c>
       <c r="D23">
-        <v>15.75</v>
+        <v>26.5</v>
       </c>
       <c r="E23">
-        <v>6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>198</v>
       </c>
       <c r="B24" t="s">
         <v>199</v>
       </c>
       <c r="C24" t="s">
         <v>200</v>
       </c>
       <c r="D24">
         <v>52.75</v>
       </c>
       <c r="E24">
         <v>9</v>
       </c>
       <c r="F24">
         <v>20</v>
       </c>
       <c r="G24">
         <v>10</v>
       </c>
       <c r="H24">
         <f>SUM(D24:G24)</f>
         <v>91.75</v>
       </c>
       <c r="I24">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>121</v>
       </c>
       <c r="B25" t="s">
         <v>122</v>
       </c>
       <c r="C25" t="s">
         <v>123</v>
       </c>
       <c r="D25">
-        <v>22.5</v>
+        <v>34.5</v>
       </c>
       <c r="E25">
-        <v>3.5</v>
+        <v>2</v>
+      </c>
+      <c r="F25">
+        <v>14.5</v>
+      </c>
+      <c r="H25">
+        <f>SUM(D25:G25)</f>
+        <v>51</v>
+      </c>
+      <c r="I25">
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>1</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>39.25</v>
       </c>
       <c r="E26">
         <v>7</v>
       </c>
       <c r="F26">
         <v>15</v>
       </c>
       <c r="H26">
         <f>SUM(D26:G26)</f>
         <v>61.25</v>
       </c>
       <c r="I26">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>264</v>
       </c>
       <c r="B27" t="s">
         <v>265</v>
       </c>
       <c r="C27" t="s">
         <v>266</v>
       </c>
       <c r="D27">
-        <v>25.25</v>
+        <v>33.5</v>
+      </c>
+      <c r="E27">
+        <v>3</v>
+      </c>
+      <c r="F27">
+        <v>14.5</v>
+      </c>
+      <c r="H27">
+        <f>SUM(D27:G27)</f>
+        <v>51</v>
+      </c>
+      <c r="I27">
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="B28" t="s">
         <v>360</v>
       </c>
       <c r="D28">
         <v>42.5</v>
       </c>
       <c r="E28">
         <v>9</v>
       </c>
       <c r="F28">
         <v>20</v>
       </c>
       <c r="G28">
         <v>4</v>
       </c>
       <c r="H28">
         <f>SUM(D28:G28)</f>
         <v>75.5</v>
       </c>
       <c r="I28">
         <v>8</v>
       </c>
@@ -2329,56 +2364,62 @@
         <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>143</v>
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>109</v>
       </c>
       <c r="B33" t="s">
         <v>110</v>
       </c>
       <c r="C33" t="s">
         <v>111</v>
       </c>
       <c r="D33">
         <v>40.75</v>
       </c>
       <c r="E33">
         <v>8</v>
       </c>
+      <c r="F33">
+        <v>20</v>
+      </c>
       <c r="G33">
-        <v>2</v>
+        <v>2.25</v>
       </c>
       <c r="H33">
         <f t="shared" ref="H33:H40" si="2">SUM(D33:G33)</f>
-        <v>50.75</v>
+        <v>71</v>
+      </c>
+      <c r="I33">
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>293</v>
       </c>
       <c r="B34" t="s">
         <v>294</v>
       </c>
       <c r="C34" t="s">
         <v>295</v>
       </c>
       <c r="D34">
         <v>38</v>
       </c>
       <c r="E34">
         <v>5.5</v>
       </c>
       <c r="F34">
         <v>19</v>
       </c>
       <c r="G34">
         <v>8.5</v>
       </c>
       <c r="H34">
@@ -2615,55 +2656,68 @@
       </c>
       <c r="F43">
         <v>18</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43">
         <f>SUM(D43:G43)</f>
         <v>61.25</v>
       </c>
       <c r="I43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
+      <c r="D44">
+        <v>54.5</v>
+      </c>
+      <c r="E44">
+        <v>9</v>
+      </c>
       <c r="F44">
         <v>20</v>
       </c>
       <c r="G44">
         <v>8</v>
+      </c>
+      <c r="H44">
+        <f>SUM(D44:G44)</f>
+        <v>91.5</v>
+      </c>
+      <c r="I44">
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>326</v>
       </c>
       <c r="B45" t="s">
         <v>327</v>
       </c>
       <c r="C45" t="s">
         <v>328</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>62</v>
       </c>
       <c r="C46" t="s">
         <v>63</v>
@@ -3081,294 +3135,321 @@
       <c r="F64">
         <v>5</v>
       </c>
       <c r="G64">
         <v>6</v>
       </c>
       <c r="H64">
         <f>SUM(D64:G64)</f>
         <v>52.75</v>
       </c>
       <c r="I64">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>276</v>
       </c>
       <c r="B65" t="s">
         <v>277</v>
       </c>
       <c r="C65" t="s">
         <v>278</v>
       </c>
       <c r="D65">
-        <v>21.75</v>
+        <v>34.75</v>
       </c>
       <c r="E65">
-        <v>8.5</v>
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>8.25</v>
+      </c>
+      <c r="H65">
+        <f>SUM(D65:G65)</f>
+        <v>51</v>
+      </c>
+      <c r="I65">
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>124</v>
       </c>
       <c r="B66" t="s">
         <v>125</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>41</v>
       </c>
       <c r="B67" t="s">
         <v>42</v>
       </c>
       <c r="C67" t="s">
         <v>43</v>
       </c>
       <c r="D67">
         <v>47</v>
       </c>
       <c r="E67">
         <v>6.5</v>
       </c>
       <c r="F67">
         <v>20</v>
       </c>
       <c r="G67">
         <v>9</v>
       </c>
       <c r="H67">
-        <f>SUM(D67:G67)</f>
+        <f t="shared" ref="H67:H74" si="3">SUM(D67:G67)</f>
         <v>82.5</v>
       </c>
       <c r="I67">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>82</v>
       </c>
       <c r="B68" t="s">
         <v>83</v>
       </c>
       <c r="C68" t="s">
         <v>84</v>
       </c>
       <c r="D68">
         <v>50</v>
       </c>
       <c r="E68">
         <v>7.25</v>
       </c>
       <c r="H68">
-        <f>SUM(D68:G68)</f>
+        <f t="shared" si="3"/>
         <v>57.25</v>
       </c>
       <c r="I68">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>32</v>
       </c>
       <c r="B69" t="s">
         <v>33</v>
       </c>
       <c r="C69" t="s">
         <v>34</v>
       </c>
       <c r="D69">
         <v>50.5</v>
       </c>
       <c r="E69">
         <v>8.5</v>
       </c>
       <c r="F69">
         <v>12.5</v>
       </c>
       <c r="H69">
-        <f>SUM(D69:G69)</f>
+        <f t="shared" si="3"/>
         <v>71.5</v>
       </c>
       <c r="I69">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>88</v>
       </c>
       <c r="B70" t="s">
         <v>89</v>
       </c>
       <c r="C70" t="s">
         <v>90</v>
       </c>
       <c r="D70">
         <v>37.25</v>
       </c>
       <c r="E70">
         <v>7</v>
       </c>
       <c r="F70">
         <v>16.75</v>
       </c>
       <c r="H70">
-        <f>SUM(D70:G70)</f>
+        <f t="shared" si="3"/>
         <v>61</v>
       </c>
       <c r="I70">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>261</v>
       </c>
       <c r="B71" t="s">
         <v>262</v>
       </c>
       <c r="C71" t="s">
         <v>263</v>
       </c>
       <c r="D71">
-        <v>27.75</v>
+        <v>32</v>
       </c>
       <c r="E71">
         <v>8.5</v>
+      </c>
+      <c r="F71">
+        <v>10.5</v>
+      </c>
+      <c r="H71">
+        <f t="shared" si="3"/>
+        <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72">
         <v>55.25</v>
       </c>
       <c r="E72">
         <v>6</v>
       </c>
       <c r="F72">
         <v>20</v>
       </c>
       <c r="G72">
         <v>9.75</v>
       </c>
       <c r="H72">
-        <f>SUM(D72:G72)</f>
+        <f t="shared" si="3"/>
         <v>91</v>
       </c>
       <c r="I72">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>186</v>
       </c>
       <c r="B73" t="s">
         <v>187</v>
       </c>
       <c r="C73" t="s">
         <v>188</v>
       </c>
       <c r="D73">
         <v>43</v>
       </c>
       <c r="E73">
         <v>8</v>
       </c>
       <c r="F73">
         <v>18.5</v>
       </c>
       <c r="G73">
         <v>2</v>
       </c>
       <c r="H73">
-        <f>SUM(D73:G73)</f>
+        <f t="shared" si="3"/>
         <v>71.5</v>
       </c>
       <c r="I73">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>94</v>
       </c>
       <c r="B74" t="s">
         <v>95</v>
       </c>
       <c r="C74" t="s">
         <v>96</v>
       </c>
       <c r="D74">
         <v>42</v>
       </c>
       <c r="E74">
         <v>8.75</v>
       </c>
       <c r="G74">
         <v>2</v>
       </c>
       <c r="H74">
-        <f>SUM(D74:G74)</f>
+        <f t="shared" si="3"/>
         <v>52.75</v>
       </c>
       <c r="I74">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>247</v>
       </c>
       <c r="C75" t="s">
         <v>248</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E75">
-        <v>2</v>
+        <v>3.5</v>
+      </c>
+      <c r="F75">
+        <v>16.5</v>
+      </c>
+      <c r="H75">
+        <f>SUM(D75:G75)</f>
+        <v>51</v>
+      </c>
+      <c r="I75">
+        <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>133</v>
       </c>
       <c r="B76" t="s">
         <v>134</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
         <v>38.75</v>
       </c>
       <c r="E76">
         <v>4.75</v>
       </c>
       <c r="F76">
         <v>15.5</v>
       </c>
       <c r="G76">
         <v>4</v>
       </c>
       <c r="H76">
@@ -3394,233 +3475,240 @@
       </c>
       <c r="E77">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>145</v>
       </c>
       <c r="B78" t="s">
         <v>0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>48.75</v>
       </c>
       <c r="E78">
         <v>8.5</v>
       </c>
       <c r="G78">
         <v>6</v>
       </c>
       <c r="H78">
-        <f>SUM(D78:G78)</f>
+        <f t="shared" ref="H78:H85" si="4">SUM(D78:G78)</f>
         <v>63.25</v>
       </c>
       <c r="I78">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>350</v>
       </c>
       <c r="B79" t="s">
         <v>351</v>
       </c>
       <c r="D79">
         <v>40.5</v>
       </c>
       <c r="E79">
         <v>7.5</v>
       </c>
       <c r="F79">
         <v>10</v>
       </c>
       <c r="G79">
         <v>3</v>
       </c>
       <c r="H79">
-        <f>SUM(D79:G79)</f>
+        <f t="shared" si="4"/>
         <v>61</v>
       </c>
       <c r="I79">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>2</v>
       </c>
       <c r="B80" t="s">
         <v>3</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
       <c r="D80">
         <v>58</v>
       </c>
       <c r="E80">
         <v>9</v>
       </c>
       <c r="F80">
         <v>20</v>
       </c>
       <c r="G80">
         <v>11</v>
       </c>
       <c r="H80">
-        <f>SUM(D80:G80)</f>
+        <f t="shared" si="4"/>
         <v>98</v>
       </c>
       <c r="I80">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>171</v>
       </c>
       <c r="B81" t="s">
         <v>172</v>
       </c>
       <c r="C81" t="s">
         <v>173</v>
       </c>
       <c r="D81">
         <v>36.5</v>
       </c>
       <c r="E81">
         <v>6</v>
       </c>
+      <c r="F81">
+        <v>10</v>
+      </c>
+      <c r="H81">
+        <f t="shared" si="4"/>
+        <v>52.5</v>
+      </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>44</v>
       </c>
       <c r="B82" t="s">
         <v>45</v>
       </c>
       <c r="C82" t="s">
         <v>46</v>
       </c>
       <c r="D82">
         <v>46</v>
       </c>
       <c r="E82">
         <v>8.5</v>
       </c>
       <c r="G82">
         <v>11</v>
       </c>
       <c r="H82">
-        <f>SUM(D82:G82)</f>
+        <f t="shared" si="4"/>
         <v>65.5</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="B83" t="s">
         <v>361</v>
       </c>
       <c r="D83">
         <v>50.75</v>
       </c>
       <c r="E83">
         <v>8.5</v>
       </c>
       <c r="F83">
         <v>20</v>
       </c>
       <c r="G83">
         <v>4</v>
       </c>
       <c r="H83">
-        <f>SUM(D83:G83)</f>
+        <f t="shared" si="4"/>
         <v>83.25</v>
       </c>
       <c r="I83">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>234</v>
       </c>
       <c r="B84" t="s">
         <v>235</v>
       </c>
       <c r="C84" t="s">
         <v>236</v>
       </c>
       <c r="D84">
         <v>39.5</v>
       </c>
       <c r="E84">
         <v>2.5</v>
       </c>
       <c r="F84">
         <v>4</v>
       </c>
       <c r="G84">
         <v>5</v>
       </c>
       <c r="H84">
-        <f>SUM(D84:G84)</f>
+        <f t="shared" si="4"/>
         <v>51</v>
       </c>
       <c r="I84">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>150</v>
       </c>
       <c r="B85" t="s">
         <v>151</v>
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
         <v>41.25</v>
       </c>
       <c r="E85">
         <v>9</v>
       </c>
       <c r="F85">
         <v>18.5</v>
       </c>
       <c r="G85">
         <v>2.25</v>
       </c>
       <c r="H85">
-        <f>SUM(D85:G85)</f>
+        <f t="shared" si="4"/>
         <v>71</v>
       </c>
       <c r="I85">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>341</v>
       </c>
       <c r="B86" t="s">
         <v>342</v>
       </c>
       <c r="C86" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>165</v>
       </c>
       <c r="B87" t="s">
         <v>166</v>
       </c>
       <c r="C87" t="s">
@@ -3635,113 +3723,129 @@
       <c r="F87">
         <v>13</v>
       </c>
       <c r="G87">
         <v>0.25</v>
       </c>
       <c r="H87">
         <f>SUM(D87:G87)</f>
         <v>61</v>
       </c>
       <c r="I87">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>231</v>
       </c>
       <c r="B88" t="s">
         <v>232</v>
       </c>
       <c r="C88" t="s">
         <v>233</v>
       </c>
       <c r="D88">
-        <v>23.25</v>
+        <v>26.25</v>
       </c>
       <c r="E88">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>332</v>
       </c>
       <c r="B89" t="s">
         <v>333</v>
       </c>
       <c r="C89" t="s">
         <v>334</v>
       </c>
       <c r="D89">
         <v>35.5</v>
       </c>
+      <c r="E89">
+        <v>3.5</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>67</v>
       </c>
       <c r="B90" t="s">
         <v>68</v>
       </c>
       <c r="C90" t="s">
         <v>69</v>
       </c>
       <c r="D90">
         <v>52.25</v>
       </c>
       <c r="E90">
         <v>10</v>
       </c>
       <c r="F90">
         <v>20</v>
       </c>
       <c r="G90">
         <v>10</v>
       </c>
       <c r="H90">
         <f>SUM(D90:G90)</f>
         <v>92.25</v>
       </c>
       <c r="I90">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>279</v>
       </c>
       <c r="B91" t="s">
         <v>280</v>
       </c>
       <c r="C91" t="s">
         <v>281</v>
       </c>
       <c r="D91">
         <v>42.75</v>
       </c>
+      <c r="E91">
+        <v>4</v>
+      </c>
+      <c r="F91">
+        <v>4.25</v>
+      </c>
+      <c r="H91">
+        <f>SUM(D91:G91)</f>
+        <v>51</v>
+      </c>
+      <c r="I91">
+        <v>6</v>
+      </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>216</v>
       </c>
       <c r="B92" t="s">
         <v>217</v>
       </c>
       <c r="C92" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>314</v>
       </c>
       <c r="B93" t="s">
         <v>315</v>
       </c>
       <c r="C93" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
@@ -3761,50 +3865,60 @@
       </c>
       <c r="G94">
         <v>2</v>
       </c>
       <c r="H94">
         <f>SUM(D94:G94)</f>
         <v>39.5</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>97</v>
       </c>
       <c r="B95" t="s">
         <v>98</v>
       </c>
       <c r="C95" t="s">
         <v>99</v>
       </c>
       <c r="D95">
         <v>42</v>
       </c>
       <c r="E95">
         <v>9</v>
       </c>
+      <c r="F95">
+        <v>10</v>
+      </c>
+      <c r="H95">
+        <f>SUM(D95:G95)</f>
+        <v>61</v>
+      </c>
+      <c r="I95">
+        <v>7</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>335</v>
       </c>
       <c r="B96" t="s">
         <v>336</v>
       </c>
       <c r="C96" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>168</v>
       </c>
       <c r="B97" t="s">
         <v>169</v>
       </c>
       <c r="C97" t="s">
         <v>170</v>
       </c>
       <c r="D97">
         <v>42.75</v>
       </c>
@@ -3965,309 +4079,351 @@
       </c>
       <c r="F103">
         <v>14</v>
       </c>
       <c r="G103">
         <v>5.5</v>
       </c>
       <c r="H103">
         <f>SUM(D103:G103)</f>
         <v>61</v>
       </c>
       <c r="I103">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>127</v>
       </c>
       <c r="B104" t="s">
         <v>128</v>
       </c>
       <c r="C104" t="s">
         <v>129</v>
       </c>
+      <c r="D104">
+        <v>40.5</v>
+      </c>
+      <c r="E104">
+        <v>9</v>
+      </c>
+      <c r="F104">
+        <v>7</v>
+      </c>
+      <c r="H104">
+        <f>SUM(D104:G104)</f>
+        <v>56.5</v>
+      </c>
+      <c r="I104">
+        <v>6</v>
+      </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>284</v>
       </c>
       <c r="B105" t="s">
         <v>285</v>
       </c>
       <c r="C105" t="s">
         <v>286</v>
       </c>
       <c r="D105">
         <v>51.75</v>
       </c>
       <c r="E105">
         <v>8.75</v>
       </c>
       <c r="F105">
         <v>19.5</v>
       </c>
       <c r="G105">
         <v>11</v>
       </c>
       <c r="H105">
-        <f t="shared" ref="H105:H111" si="3">SUM(D105:G105)</f>
+        <f t="shared" ref="H105:H111" si="5">SUM(D105:G105)</f>
         <v>91</v>
       </c>
       <c r="I105">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>8</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106">
         <v>59.25</v>
       </c>
       <c r="E106">
         <v>7.75</v>
       </c>
       <c r="F106">
         <v>20</v>
       </c>
       <c r="G106">
         <v>9</v>
       </c>
       <c r="H106">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>96</v>
       </c>
       <c r="I106">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>29</v>
       </c>
       <c r="B107" t="s">
         <v>30</v>
       </c>
       <c r="C107" t="s">
         <v>31</v>
       </c>
       <c r="D107">
         <v>47</v>
       </c>
       <c r="E107">
         <v>4.75</v>
       </c>
       <c r="F107">
         <v>15.5</v>
       </c>
       <c r="G107">
         <v>4</v>
       </c>
       <c r="H107">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>71.25</v>
       </c>
       <c r="I107">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>20</v>
       </c>
       <c r="B108" t="s">
         <v>21</v>
       </c>
       <c r="C108" t="s">
         <v>22</v>
       </c>
       <c r="D108">
         <v>50</v>
       </c>
       <c r="E108">
         <v>7.5</v>
       </c>
       <c r="F108">
         <v>18</v>
       </c>
       <c r="G108">
         <v>6</v>
       </c>
       <c r="H108">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>81.5</v>
       </c>
       <c r="I108">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>305</v>
       </c>
       <c r="B109" t="s">
         <v>306</v>
       </c>
       <c r="C109" t="s">
         <v>307</v>
       </c>
       <c r="D109">
         <v>46.75</v>
       </c>
       <c r="E109">
         <v>9.25</v>
       </c>
       <c r="F109">
         <v>17.5</v>
       </c>
       <c r="G109">
         <v>7.5</v>
       </c>
       <c r="H109">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>81</v>
       </c>
       <c r="I109">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>76</v>
       </c>
       <c r="B110" t="s">
         <v>77</v>
       </c>
       <c r="C110" t="s">
         <v>78</v>
       </c>
       <c r="D110">
         <v>44.75</v>
       </c>
       <c r="E110">
         <v>5.5</v>
       </c>
       <c r="G110">
         <v>3</v>
       </c>
       <c r="H110">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>53.25</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>153</v>
       </c>
       <c r="B111" t="s">
         <v>154</v>
       </c>
       <c r="C111" t="s">
         <v>155</v>
       </c>
       <c r="D111">
         <v>50.25</v>
       </c>
       <c r="E111">
         <v>8.5</v>
       </c>
       <c r="F111">
         <v>16</v>
       </c>
       <c r="G111">
         <v>3</v>
       </c>
       <c r="H111">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>77.75</v>
       </c>
       <c r="I111">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>353</v>
       </c>
       <c r="B112" t="s">
         <v>358</v>
       </c>
       <c r="D112">
-        <v>18.75</v>
+        <v>32.75</v>
       </c>
       <c r="E112">
-        <v>4.5</v>
+        <v>7</v>
+      </c>
+      <c r="F112">
+        <v>14</v>
       </c>
       <c r="G112">
         <v>2</v>
+      </c>
+      <c r="H112">
+        <f>SUM(D112:G112)</f>
+        <v>55.75</v>
+      </c>
+      <c r="I112">
+        <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>139</v>
       </c>
       <c r="B113" t="s">
         <v>140</v>
       </c>
       <c r="C113" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>282</v>
       </c>
       <c r="B114" t="s">
         <v>140</v>
       </c>
       <c r="C114" t="s">
         <v>283</v>
       </c>
       <c r="G114">
         <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>70</v>
       </c>
       <c r="B115" t="s">
         <v>71</v>
       </c>
       <c r="C115" t="s">
         <v>72</v>
       </c>
+      <c r="D115">
+        <v>42</v>
+      </c>
+      <c r="E115">
+        <v>2.5</v>
+      </c>
+      <c r="F115">
+        <v>4.5</v>
+      </c>
       <c r="G115">
         <v>2</v>
+      </c>
+      <c r="H115">
+        <f>SUM(D115:G115)</f>
+        <v>51</v>
+      </c>
+      <c r="I115">
+        <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>273</v>
       </c>
       <c r="B116" t="s">
         <v>274</v>
       </c>
       <c r="C116" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>130</v>
       </c>
       <c r="B117" t="s">
         <v>131</v>
       </c>
       <c r="C117" t="s">
         <v>132</v>
       </c>
       <c r="D117">
         <v>40.5</v>
@@ -4386,56 +4542,59 @@
       </c>
       <c r="G122">
         <v>2</v>
       </c>
       <c r="H122">
         <f>SUM(D122:G122)</f>
         <v>61.25</v>
       </c>
       <c r="I122">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>362</v>
       </c>
       <c r="B123" t="s">
         <v>363</v>
       </c>
       <c r="D123">
         <v>45.5</v>
       </c>
       <c r="E123">
         <v>6</v>
       </c>
+      <c r="F123">
+        <v>14</v>
+      </c>
       <c r="H123">
         <f>SUM(D123:G123)</f>
-        <v>51.5</v>
+        <v>65.5</v>
       </c>
       <c r="I123">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>364</v>
       </c>
       <c r="B124" t="s">
         <v>365</v>
       </c>
       <c r="D124">
         <v>34</v>
       </c>
       <c r="E124">
         <v>9</v>
       </c>
       <c r="F124">
         <v>19</v>
       </c>
       <c r="H124">
         <f>SUM(D124:G124)</f>
         <v>62</v>
       </c>
       <c r="I124">
         <v>7</v>
       </c>